--- v0 (2025-10-21)
+++ v1 (2026-05-07)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Ermano Piovezan, Renato Inácio Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/</t>
+    <t>http://sapl.galia.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">Dispõe sobre a Permissão de Uso em regime de Comodato de uma área com seu respectivo imóvel, situado na Travessa Dr. Bruno Irineu Vizotto, nº 80, no Distrito Industrial II, na Cidade de Gália, à empresa BERALDIN CONFECÇÕES LTDA-ME.  </t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ermano Piovezan</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 030/06   DISPÕE SOBRE A ALTERAÇAO NOS VALORES ESTIMADOS NO PLANO PLURIANUAL DE INVESTIMENTOS, EXERCÍCIOS DE 2006 A 2009 E DIRETRIZES ORÇAMENTÁRIAS, EXERCÍCIOS DE 2006 E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR    </t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 029/06  Dispõe sobre a Doação às Creche Dona Ayda baganha Ferreira, de um Relógio de Ponto, marca Henry Fort.  </t>
   </si>
@@ -579,68 +579,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="31.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>