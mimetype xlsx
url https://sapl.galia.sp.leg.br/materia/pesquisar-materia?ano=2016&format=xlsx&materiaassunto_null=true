--- v0 (2025-10-21)
+++ v1 (2026-05-03)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10662</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/</t>
+    <t>http://sapl.galia.sp.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2016-CM Dispõe sobre a concessão de reposição inflacionarias nos subsidios dos agentes politicos vinculados ao poder executivo do município de Gália/SP.</t>
   </si>
   <si>
     <t>10663</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2016-CM Dispõe sobre a concessão de reposição inflacionarias nos subsidios dos agentes politicos vinculados ao Poder Legislativo do Municipio de Gália/SP.</t>
   </si>
   <si>
     <t>10664</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº003/2016-CM Dispõe sobre a concessao de resposição inflacionarias na remuneração dos servidores municipais vinculados ao poder legislativo do município de Gália/SP.</t>
   </si>
   <si>
     <t>10694</t>
   </si>
@@ -162,150 +162,150 @@
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOM</t>
   </si>
   <si>
     <t>NEWTON RODRIGUES FREIRE</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL Nº 001/2016 Dispõe sobre a alteração da redação do Inciso XIII, do artigo 87, da Lei Orgânica do Município de Gália/SP.</t>
   </si>
   <si>
     <t>20115</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>ANA MARIA BORTOLETTO RIVABEN</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20115/0001-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20115/0001-2016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2016 Sugere a instação de redutores de velocidade "Lombada" em via Pública.</t>
   </si>
   <si>
     <t>20116</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20116/0002-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20116/0002-2016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2016 Sugere a instalação de redutor de velocidade "Sinalização de Solo" em via Pública.</t>
   </si>
   <si>
     <t>20117</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20117/0003-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20117/0003-2016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2016 Sugere a manutenção de Via Pública.</t>
   </si>
   <si>
     <t>20118</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20118/0004-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20118/0004-2016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2016 Sugere a instalação de iluminação junto ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>40025</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei, com o objetivo de separar os recursos da Assistência Judiciária, hoje totalmente administrados pela Defensoria Pública do Estado de Sâo Paulo, para a Secretaria de Estado da Justiça e da Defesa da Cidadania.</t>
   </si>
   <si>
     <t>40026</t>
   </si>
   <si>
     <t>Moção de Repúdio Considerando que à Câmara Municipal de Gália/SP não compactua e repudia o posicionamento adotado tanto pelo Poder Executivo como pelo Poder Legislativo do Município de Fernão /SP, no tocante a diminuição do repasse dos recursos destinados ao Hospital São Vicente de Gália/SP.</t>
   </si>
   <si>
     <t>30129</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CARLOS ALBERTO MISIARA FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30129/0001-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30129/0001-2016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2016 Requer informações a respeito da CIP.</t>
   </si>
   <si>
     <t>30130</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30130/0002-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30130/0002-2016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2016</t>
   </si>
   <si>
     <t>30131</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30131/0003-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30131/0003-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro informações à respeito do desconto mensal do subsidio do Exmo. Sr. Prefeito Municipal de Gália/SP.</t>
   </si>
   <si>
     <t>30132</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30132/0004-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30132/0004-2016.pdf</t>
   </si>
   <si>
     <t>Requeiro informações à respeito da Casa Abrigo.</t>
   </si>
   <si>
     <t>30133</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30133/0005-2016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30133/0005-2016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2016 Requeiro que se digne responder qual o valor recebido pela Fazenda Municipal a título de ISS nos exercícios de 2015 e 2016, referente a construção das Unidades Prisionais no município de Gália/SP.</t>
   </si>
   <si>
     <t>10666</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>10667</t>
   </si>
   <si>
     <t>10668</t>
   </si>
   <si>
     <t>10669</t>
   </si>
   <si>
     <t>10670</t>
   </si>
@@ -450,51 +450,51 @@
   <si>
     <t>10707</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2016 Dispôe sobre a alteração, de metas e valores, diretrizes ao PPA 2014/2017, LDO para 2016, e a Abertura de Credito Adicional Especial e Suplementar ao Orçamento de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>10715</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2016 Dispõe sobre a alteração, inclusão de metas e valores, definidos no Plano Plurianual PPA 2014/2017, na Lei de Diretrizes Orçamentárias para o exercicio de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>10716</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/10716/0025-2016.doc</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/10716/0025-2016.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2016 Estima a receita e fixa a despesa do município de Gália, para o exercicio financeiro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>10718</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026/2016 Dispõe sobre a alteração, de metas e valores, diretrizes ao PPA 2014/2017, LDO para 2016, e a abertura de Credito Adicional Suplementar ao orçamento de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>10712</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2016 Revoga a Lei nº 2.201/13 e dá outras providências.</t>
   </si>
   <si>
     <t>10719</t>
   </si>
@@ -909,68 +909,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20115/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20116/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20117/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20118/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30129/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30130/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30131/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30132/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30133/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/10716/0025-2016.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20115/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20116/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20117/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/20118/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30129/0001-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30130/0002-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30131/0003-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30132/0004-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/30133/0005-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2016/10716/0025-2016.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>