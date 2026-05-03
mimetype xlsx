--- v0 (2025-10-21)
+++ v1 (2026-05-03)
@@ -54,1927 +54,1927 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>200557</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Ana Priscila Nunes Cervelin, José Adão Sanavio, Kiko, Niltinho, Nito, Ramiro de Almeida Afonso, Ricardo Gonçalves Gutierrez, Sara Barbosa Faria</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200557/projetodelei001cm.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200557/projetodelei001cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do imóvel que abrigará a nova sede do Poder Legislativo do Município de Gália/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>200584</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Niltinho</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200584/projeto_de_lei_02-2024_cm_000073.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200584/projeto_de_lei_02-2024_cm_000073.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa " Banco de Ração e Utensílios para Proteção de Animais", no âmbito do município de Gália/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>200592</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora 4ª Legislatura</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200592/projeto_de_lei_03-2024_cm_000074.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200592/projeto_de_lei_03-2024_cm_000074.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reposição inflacionária (2023), no valor do auxílio - alimentação dos servidores vinculados ao Poder Legislativo do município de Gália/SP</t>
   </si>
   <si>
     <t>200593</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200593/projeto_de_lei_04-2024_cm_000075.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200593/projeto_de_lei_04-2024_cm_000075.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de RGA nos subsídios dos Exmos. Prefeito e Vice-Prefeito(a) no município de Gália/SP.</t>
   </si>
   <si>
     <t>200594</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200594/projeto_de_lei_05-2024_cm_000076.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200594/projeto_de_lei_05-2024_cm_000076.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação pela administração pública municipal e entidades conveniadas e/ou subvencionadas de saúde, em seus endereços eletrônicos e redes sociais, de informação clara e atualizada sobre os plantões médicos nas unidades de saúde do município de Gália/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>200600</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200600/projeto_de_lei_006-2024cm_000095.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200600/projeto_de_lei_006-2024cm_000095.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das clínicas, consultórios veterinários, e lojas de animais (pet shops) a denunciarem a autoridade policial quando constatado indícios de maus tratos nos animais por eles atendidos.</t>
   </si>
   <si>
     <t>200640</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Kiko</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200640/pl_07-2024_-_maio_amarelo.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200640/pl_07-2024_-_maio_amarelo.pdf</t>
   </si>
   <si>
     <t>institui no calendário oficial do município de Gália/SP o Mês “Maio Amarelo”, que dispõe sobre a importância da conscientização, prevenção, orientação e combate à violência e ao abuso e exploração sexual de crianças e adolescentes e dá outras providências</t>
   </si>
   <si>
     <t>200671</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Mesa Diretora 4ª Sessão Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200671/pl_08-2024_-_fixacao_subsidios_-_executivo.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200671/pl_08-2024_-_fixacao_subsidios_-_executivo.pdf</t>
   </si>
   <si>
     <t>Fixa os valores dos subsídios dos agentes políticos vinculados ao Poder Executivo do município de Gália/SP para a 19ª Legislatura.</t>
   </si>
   <si>
     <t>200680</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200680/pl_09-2024_-_subsidios_prefeito_vice_e_secretarios_-_assinados.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200680/pl_09-2024_-_subsidios_prefeito_vice_e_secretarios_-_assinados.pdf</t>
   </si>
   <si>
     <t>Fixa os valores dos subsídios dos agentes políticos vinculados ao Poder Executivo do Município de Gália/SP, ou seja, Prefeito, Vice-Prefeito e Secretários Municipais, para a 19.ª legislatura (2025 – 2028).</t>
   </si>
   <si>
     <t>200558</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ana Priscila Nunes Cervelin, José Adão Sanavio, Kiko, Nito, Ramiro de Almeida Afonso, Ricardo Gonçalves Gutierrez, Sara Barbosa Faria</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200558/projetoresolucao001cm.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200558/projetoresolucao001cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Comissão de Assuntos Relevantes e dá outras providências.</t>
   </si>
   <si>
     <t>200585</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200585/projeto_de_resolucao_002-cm_000067.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200585/projeto_de_resolucao_002-cm_000067.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do trâmite dos recursos administrativos previstos no art. 206 do Regimento Interno da Câmara Municipal de Gália/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>200672</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200672/projeto_de_resolucao_n._03-2024_-_fixacao_subsidios_-_vereadores_1.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200672/projeto_de_resolucao_n._03-2024_-_fixacao_subsidios_-_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Fixa os valores dos subsídios dos agentes políticos vinculados ao Poder Legislativo do município de Gália/SP para a 19ª Legislatura.</t>
   </si>
   <si>
     <t>200681</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200681/pr_04-2024_-_fixacao_de_subsidios_de_vereadores.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200681/pr_04-2024_-_fixacao_de_subsidios_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa os valores dos subsídios dos agentes políticos vinculados ao Poder Legislativo do Município de Gália/SP, ou seja, Presidente da Mesa Diretora e Vereadores, para a 19.ª legislatura (2025 – 2028)</t>
   </si>
   <si>
     <t>200717</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOM</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200717/brnb422009e2855_006252.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200717/brnb422009e2855_006252.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS TEXTOS DOS ARTIGOS 28 E 70 DA LEI ORGANICA DO MUNICÍPIO DE GÁLIA/SP, QUE DISPÕE SOBRE A FIXAÇÃO DOS SUBSIDIOS DOS AGENTES POLITICOS DO MUNICÍPIO DE GÁLIA/SP</t>
   </si>
   <si>
     <t>200633</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200633/oficio_no066-24mensagem_de_veto.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200633/oficio_no066-24mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto ao Autógrafo nº 012/2024 - PL 020/2022. Oficio nº066/2024 - GP</t>
   </si>
   <si>
     <t>200683</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200683/emenda_n_01_-_plc_02-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200683/emenda_n_01_-_plc_02-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O TEXTO DO ART. 2.º DA LEI COMPLEMENTAR N.º 02/2024, DE AUTORIA DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE GÁLIA/SP, NA QUAL DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS NÃO TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>200693</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200693/emenda_n_02_-_ol_007-2024_-_cm.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200693/emenda_n_02_-_ol_007-2024_-_cm.pdf</t>
   </si>
   <si>
     <t>EMENDA ao Projeto de Lei n.º 007/2024 – CM, de autoria do Vereador FRANCISCO YOSHIDA JUNIOR, na qual “institui no calendário oficial do município de Gália/SP o Mês “Maio Amarelo” , que dispõe sobre a importância da conscientização, prevenção, orientação e combate à violência e ao abuso e exploração sexual de crianças e adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>200720</t>
   </si>
   <si>
     <t>Ana Priscila Nunes Cervelin</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200720/emenda_impositiva_n._01-2024_-_priscila_e_ramiro.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200720/emenda_impositiva_n._01-2024_-_priscila_e_ramiro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n.º 01/2024 ao Orçamento de 2025, de autoria dos Vereadores Ana Priscila Nunes Cervelin e Ramiro de Almeida Afonso.</t>
   </si>
   <si>
     <t>200723</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200723/emenda_-_pl_041-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200723/emenda_-_pl_041-2024.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n.º 041/2024, de autoria do Exmo. Sr. Prefeito do Município de Gália/SP.</t>
   </si>
   <si>
     <t>200724</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200724/emenda_-_pl_043-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200724/emenda_-_pl_043-2024.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n.º 043/2024, de autoria do Exmo. Prefeito do Município de Gália/SP.</t>
   </si>
   <si>
     <t>200725</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200725/emenda_impositiva_n._02-2024_-_niltinho.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200725/emenda_impositiva_n._02-2024_-_niltinho.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n.º 02/2024 ao Orçamento de 2025, de autoria do Vereador Nilton Cézar Antonio Celestrino</t>
   </si>
   <si>
     <t>200727</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200727/emenda_impositiva_n._03-2024_-_kiko.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200727/emenda_impositiva_n._03-2024_-_kiko.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n.º 03/2024 ao Orçamento de 2025, de autoria do Vereador Francisco Yoshida Junior</t>
   </si>
   <si>
     <t>200728</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Gutierrez</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200728/emenda_impositiva_n._04-2024_-_ricardo_e_douraci.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200728/emenda_impositiva_n._04-2024_-_ricardo_e_douraci.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n.º 04/2024 ao Orçamento de 2025, de autoria dos Vereadores Ricardo Gonçalves Gutierrez e Douraci Marcelino Martins</t>
   </si>
   <si>
     <t>200729</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200729/emenda_parlamentar_substitutiva_n._01-2024_-_niltinho_e_nito.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200729/emenda_parlamentar_substitutiva_n._01-2024_-_niltinho_e_nito.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Substitutiva n.º 01/2024 à Emenda n.º 03/2024 ao Projeto de Lei n.º 041/2024, de autoria do Exmo. Prefeito do Município de Gália/SP, apresentadas pelos Vereadores Nilton Cezar Antonio Celestrino, Nilton S. Massuda, Ana Priscila Nunes Cervelin, Douraci M. Martins, Francisco Yoshida Junior, Ramiro de Almeida Afonso, Ricardo Gonçalves Gutierrez, e Sara Barbosa Faria.</t>
   </si>
   <si>
     <t>200730</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Nito</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200730/emenda_impositiva_n._05-2024_-_nito.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200730/emenda_impositiva_n._05-2024_-_nito.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n.º 05/2024 ao Orçamento de 2025, de autoria do Vereador Nilton S. Massuda</t>
   </si>
   <si>
     <t>200731</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sara Barbosa Faria</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200731/emenda_impositiva_n._06-2024_-_sara.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200731/emenda_impositiva_n._06-2024_-_sara.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n.º 06/2024 ao Orçamento de 2025, de autoria da Vereadora Sara Barbosa Faria</t>
   </si>
   <si>
     <t>200736</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Adão Sanavio</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200736/emenda_impositiva_n._07-2024_-_jose_adao.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200736/emenda_impositiva_n._07-2024_-_jose_adao.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n.º 07/2024 ao Orçamento de 2025, de autoria do Vereador José Adão Sanavio</t>
   </si>
   <si>
     <t>200553</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200553/indicacao001.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200553/indicacao001.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de pavimento asfáltico  em logradouro público.</t>
   </si>
   <si>
     <t>200554</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200554/indicacao002.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200554/indicacao002.pdf</t>
   </si>
   <si>
     <t>Indica o asfaltamento de logradouro público.</t>
   </si>
   <si>
     <t>200555</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200555/indicacao003.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200555/indicacao003.pdf</t>
   </si>
   <si>
     <t>Indica a concessão de aumento no auxílio - alimentação dos servidores públicos municipais de Gália/SP.</t>
   </si>
   <si>
     <t>200598</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200598/indicacao_004-2024_000096.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200598/indicacao_004-2024_000096.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de equipamentos de trabalhos para  os servidores da cozinha piloto.</t>
   </si>
   <si>
     <t>200605</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200605/indicacao_005-2024_000104.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200605/indicacao_005-2024_000104.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias na iluminação pública da Rua José Bassan Filho.</t>
   </si>
   <si>
     <t>200606</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200606/indicacao_006-2024_000103.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200606/indicacao_006-2024_000103.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias (asfaltamento) na Avenida Manoel Faustino.</t>
   </si>
   <si>
     <t>200607</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200607/indicacao_007-2024_000105.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200607/indicacao_007-2024_000105.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias e/ou manutenção na Biblioteca Municipal Rosemari Gattás Barnezi.</t>
   </si>
   <si>
     <t>200609</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200609/indicacao_008-2024_000106.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200609/indicacao_008-2024_000106.pdf</t>
   </si>
   <si>
     <t>Indica a realização de limpeza do terreno adquirido para a construção de um parque infantil no final da Rua José Garib.</t>
   </si>
   <si>
     <t>200635</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200635/indicacao_parlamentar_n_09-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200635/indicacao_parlamentar_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um redutor de velocidade na Rua Trajano Martins, altura do n.º 123, Gália/SP.</t>
   </si>
   <si>
     <t>200636</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200636/indicacao_parlamentar_n_010-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200636/indicacao_parlamentar_n_010-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE PLACAS DE DENOMINAÇÃO DE LOGRADIUROS PÚBLICOS, BEM COMO A MANUTENÇÃO DOS JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>200654</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200654/indicacao_parlamentar_011-202420240620_14043695.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200654/indicacao_parlamentar_011-202420240620_14043695.pdf</t>
   </si>
   <si>
     <t>Indica a realização de manutenção na iluminação pública do canteiro central da Avenida São José.</t>
   </si>
   <si>
     <t>200576</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200576/mocao_001-2024_000012.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200576/mocao_001-2024_000012.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Congratulações aos profissionais da saúde responsáveis pela execução do "Dia Nacional de Mobilização contra a Dengue" do município de Gália/SP.</t>
   </si>
   <si>
     <t>200586</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200586/mocao_002-2024_000065.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200586/mocao_002-2024_000065.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Louvor ao Grupo Pet Amigo (Grupo de Apoio aos Animais de rua do município de Gália/SP), representado pelas munícipes Galienses Tatiene Kossisky Silva e Milena Sena Torres.</t>
   </si>
   <si>
     <t>200608</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/</t>
+    <t>http://sapl.galia.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Moção de Congratulações ao Dr. Adriano Marreiro dos Santos, Delegado de Polícia Titular da cidade de Garça/SP.</t>
   </si>
   <si>
     <t>200721</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200721/mocao_04-2024_-_kiko.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200721/mocao_04-2024_-_kiko.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Congratulações à escritora Letícia Cristina Barbosa.</t>
   </si>
   <si>
     <t>200545</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200545/requerimento01.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200545/requerimento01.pdf</t>
   </si>
   <si>
     <t>Requer informações se possível o Poder Público do município de Gália/SP, ainda que seja em parceria com a Prefeitura do município de Fernão/SP, intensificar as placas de sinalização da Rodovia Vicinal "Eduardo Dias de Castro".</t>
   </si>
   <si>
     <t>200544</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200544/requerimento002.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200544/requerimento002.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Programa Esporte Social.</t>
   </si>
   <si>
     <t>200546</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200546/requerimento003.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200546/requerimento003.pdf</t>
   </si>
   <si>
     <t>Requeiro se possível o Poder Público do Município de Gália/SP promover a manutenção das guias e sarjetas da Rua José Rodrigues, altura do n. 1.009.</t>
   </si>
   <si>
     <t>200550</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200550/requerimento_no004.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200550/requerimento_no004.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a desocupação de imóvel de propriedade do município de Gália/SP.</t>
   </si>
   <si>
     <t>200551</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200551/requerimentono005.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200551/requerimentono005.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a desobstrução de via.</t>
   </si>
   <si>
     <t>200552</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200552/requerimento_no006.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200552/requerimento_no006.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais medidas serão tomadas por parte do Poder Público do Município de Gália/SP, a fim de sanar o problema da árvore atrás do Campo Mansur Nora, está causando transtornos à vizinhança.</t>
   </si>
   <si>
     <t>200556</t>
   </si>
   <si>
     <t>Requisita informações sobre a execução da emenda impositiva referente ao Centro de Zoonoses e da Lei Municipal 2781-25023.</t>
   </si>
   <si>
     <t>200559</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200559/requerimento008.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200559/requerimento008.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a possibilidade de recolhimento de animais em zona rural.</t>
   </si>
   <si>
     <t>200560</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200560/requerimenton009.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200560/requerimenton009.pdf</t>
   </si>
   <si>
     <t>Requer informações se existe a possibilidade de ser efetuada por parte do Poder Executivo Municipal, uma campanha de conscientização com ampla divulgação em redes sociais, escolas e empresas do município, acerca dos problemas causados pelo abandono de animais.</t>
   </si>
   <si>
     <t>200561</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200561/requerimento010.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200561/requerimento010.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da situação atual de execução da Emenda Impositiva nº 07.</t>
   </si>
   <si>
     <t>200562</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200562/requerimento_no_011-2024_000003.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200562/requerimento_no_011-2024_000003.pdf</t>
   </si>
   <si>
     <t>Solicita transporte público para moradores dos novos núcleos habitacionais</t>
   </si>
   <si>
     <t>200563</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200563/requerimento_012-2024_000007.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200563/requerimento_012-2024_000007.pdf</t>
   </si>
   <si>
     <t>Questiona o Poder Executivo sobre o cumprimento da Lei Federal n.º 14.817, de 16.01.2024 que trata do PISO SALARIAL DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>200564</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200564/requerimento_013-2024_000021.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200564/requerimento_013-2024_000021.pdf</t>
   </si>
   <si>
     <t>Questiona o Poder Executivo sobre o cumprimento da Lei Municipal n.º 2744/2023, que dispõe sobre a INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NO MUNICÍPIO DE GÁLIA.</t>
   </si>
   <si>
     <t>200566</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200566/requerimento_014-2024_000009.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200566/requerimento_014-2024_000009.pdf</t>
   </si>
   <si>
     <t>Requer informações se há a possibilidade de serem adquiridos aparelhos de ar-condicionado para serem instalados nas salas de aulas de todas as Unidades de Ensino de responsabilidade do Município.</t>
   </si>
   <si>
     <t>200567</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200567/requerimento_015-2024_000011.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200567/requerimento_015-2024_000011.pdf</t>
   </si>
   <si>
     <t>Requer informações se há a possibilidade de serem adquiridas roçadeiras manuais para maximizar a limpeza de logradouros, praças, prédios públicos, etc.</t>
   </si>
   <si>
     <t>200568</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Kiko, Ana Priscila Nunes Cervelin, Nito</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200568/requerimento_016-2024_000020.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200568/requerimento_016-2024_000020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre como se encontram as execuções das Emendas Impositivas relativas as verbas destinadas para a Pasta da Saúde.</t>
   </si>
   <si>
     <t>200569</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Kiko, Ana Priscila Nunes Cervelin</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200569/requerimento_017-2024_000019.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200569/requerimento_017-2024_000019.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os casos de dengue.</t>
   </si>
   <si>
     <t>200570</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200570/requerimento_018-2024_000018.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200570/requerimento_018-2024_000018.pdf</t>
   </si>
   <si>
     <t>Requer informações se há a possibilidade de ser adquirido equipamento de ar - comprimido para maximizar o trabalho de pintura de sinais de trânsito de solo e placas.</t>
   </si>
   <si>
     <t>200571</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200571/requerimento_019-2024_000017.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200571/requerimento_019-2024_000017.pdf</t>
   </si>
   <si>
     <t>Requer informações se há a possibilidade de ser melhorada a iluminação pública da Academia ao ar-livre do Bairro São Benedito.</t>
   </si>
   <si>
     <t>200572</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200572/requerimento_020-2024_000016.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200572/requerimento_020-2024_000016.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a melhoria na iluminação pública na Rua Joaquim Rodrigues, trecho entre o cruzamento da citada via com a Rua José Garib e à Avenida João Ferreira.</t>
   </si>
   <si>
     <t>200573</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200573/requerimento_021-2024_000015.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200573/requerimento_021-2024_000015.pdf</t>
   </si>
   <si>
     <t>Requer informações se há a possibilidade de ser promovida a instalação de um refletor de acendimento automático defronte o Centro Educacional.</t>
   </si>
   <si>
     <t>200574</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200574/requerimento_022-2024_000013.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200574/requerimento_022-2024_000013.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre qual a possibilidade de ser promovida a instalação de iluminação pública junto à quadra poliesportiva do Núcleo Habitacional Jardim das Amoreiras.</t>
   </si>
   <si>
     <t>200575</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200575/requerimento_023-2024_000014.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200575/requerimento_023-2024_000014.pdf</t>
   </si>
   <si>
     <t>Requer informações se há a possibilidade de ser promovida a aquisição e instalação de aparelhos de ar-condicionado.</t>
   </si>
   <si>
     <t>200580</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200580/requerimento_024_000060.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200580/requerimento_024_000060.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a criação do Programa Esporte Social.</t>
   </si>
   <si>
     <t>200581</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200581/requerimento_025_000061.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200581/requerimento_025_000061.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre se há a possibilidade do Poder Público Municipal instar à Justiça Eleitoral para que esta possa fazer o cadastro biométrico de eleitores locais em nossa cidade de Gália/SP, ou seja, sem que o mesmos tenham que se deslocar até o Cartório Eleitoral de Garça/SP.</t>
   </si>
   <si>
     <t>200582</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200582/requerimento_026_000062.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200582/requerimento_026_000062.pdf</t>
   </si>
   <si>
     <t>Solicito informações se há a possibilidade de ser providenciado, ao menos defronte os prédios públicos, a alocação de massa de cimento de pelo menos 40cm entre guia do calçamento e o início do pavimento da Rua.</t>
   </si>
   <si>
     <t>200583</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Solicito informações sobre o Poder Público providenciar a formatação das Smart TVs instaladas nas salas de aulas da Escola Municipal Mathilde Ferreira.</t>
   </si>
   <si>
     <t>200599</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200599/requerimento_028-2024_000094.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200599/requerimento_028-2024_000094.pdf</t>
   </si>
   <si>
     <t>Solicita informações se há a possibilidade e viabilidade de ser promovido um estudo e/ou levantamento acerca da saúde das árvores que se encontram plantadas nas Praças Municipais, para que dessa forma possa ser minimizado o risco de acidente.</t>
   </si>
   <si>
     <t>200601</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200601/requerimento029_000098.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200601/requerimento029_000098.pdf</t>
   </si>
   <si>
     <t>Solicita se há a possibilidade de ser contratado um médico pediatra para atender as demandas da população galiense nessa área da medicina, já que tal pedido é constantemente apresentado por pais e responsáveis de crianças.</t>
   </si>
   <si>
     <t>200610</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200610/requerimento_030-2024_000147.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200610/requerimento_030-2024_000147.pdf</t>
   </si>
   <si>
     <t>Requer se há a possibilidade de ser promovida a extração de uma árvore que se encontra em via de ruir no interior da Vila Vicentina - Lar para Idosos.</t>
   </si>
   <si>
     <t>200615</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200615/requerimento_no_031-2024_000121.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200615/requerimento_no_031-2024_000121.pdf</t>
   </si>
   <si>
     <t>Requer informações relativas a saúde.</t>
   </si>
   <si>
     <t>200623</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200623/requerimento_no_032-2024_000123.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200623/requerimento_no_032-2024_000123.pdf</t>
   </si>
   <si>
     <t>Requer informações se existem critérios pelo Poder Público Municipal no que tange a instalação de redutores de velocidade em logradouros públicos.</t>
   </si>
   <si>
     <t>200621</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200621/requerimento_no_033-2024_000122.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200621/requerimento_no_033-2024_000122.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os shows patrocinados pelo Poder Público Municipal.</t>
   </si>
   <si>
     <t>200622</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200622/requerimento_no_034-2024_000120.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200622/requerimento_no_034-2024_000120.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a melhoria no Núcleo Habitacional Bruno Barneze Inácio Gonçalves.</t>
   </si>
   <si>
     <t>200632</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200632/requerimento_parlamentar_35-2024_assinado.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200632/requerimento_parlamentar_35-2024_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE MELHORIAS NA VIA QUE LIGA O NOVO NÚCLEO HABITACIONAL BRUNO BARNEZE INÁCIO GONÇALVES.</t>
   </si>
   <si>
     <t>200641</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A POSSIBILIDADE DE SER ENCAMINHADO PROPOSITURA À CÂMARA MUNICIPAL DE GÁLIA/SP.</t>
   </si>
   <si>
     <t>200642</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200642/requerimento_parlamentar_n_037-2024_assinado.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200642/requerimento_parlamentar_n_037-2024_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA EXECUÇÃO DA LEI MUNICIPAL N.º 2.814, DE 09 DE MAIO DE 2024, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA “BANCO DE RAÇÃO E UTENSÍLIOS PARA PROTEÇÃO DE ANIMAIS”, NO ÂMBITO DO MUNICÍPIO DE GÁLIA/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200646</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200646/requerimento_parlamentar_n_36-2024_assinado.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200646/requerimento_parlamentar_n_36-2024_assinado.pdf</t>
   </si>
   <si>
     <t>200653</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200653/requerimento_parlamentar_39-202420240620_14033815.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200653/requerimento_parlamentar_39-202420240620_14033815.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a possibilidade de ser promovida melhorias na iluminação pública da Via de acesso Sebastião Raineres de Freitas (Gália/SP - Rod. SP 331).</t>
   </si>
   <si>
     <t>200655</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200655/requerimento_parlamentar_040-202420240620_14444946.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200655/requerimento_parlamentar_040-202420240620_14444946.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a possibilidade de ser criado um ponto de coleta de lixo em local específico.</t>
   </si>
   <si>
     <t>200673</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200673/requerimento_parlamentar_041-2024_-_priscila_-_assinado.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200673/requerimento_parlamentar_041-2024_-_priscila_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer informação acerca do imóvel que são desenvolvidas as atividades de hidroterapia e fisioterapia.</t>
   </si>
   <si>
     <t>200677</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200677/req_parlamentar_42-2024_-_assinado.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200677/req_parlamentar_42-2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>200678</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200678/req_parlamentar_043-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200678/req_parlamentar_043-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA VIABILIDADE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>200687</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200687/requerimento_parlamentar_n_44-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200687/requerimento_parlamentar_n_44-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA POSSIBILIDADE DE PLEITEAR A ALOCAÇÃO DE UMA AGÊNCIA DE INSTITUIÇÃO FINANCEIRA DE COOPERATIVA DE CRÉDITO NO MUNICÍPIO DE GÁLIA/SP.</t>
   </si>
   <si>
     <t>200688</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200688/requerimento_parlamentar_n_45-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200688/requerimento_parlamentar_n_45-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA POSSIBILIDADE DE PLEITEAR JUNTO AO COMANDO DA POLÍCIA MILITAR, O EFETIVO E RONDAS NO NÚCLEO HABITACIONAL BRUNO BARNEZE INÁCIO GONÇALVES NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>200701</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200701/requerimento_parlamentar_n_47-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200701/requerimento_parlamentar_n_47-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DAS MEDIDAS TOMADAS PELO PODER PÚBLICO PARA MITIGAR OS DANOS CAUSADOS PELA ESTIAGEM NA ZONA RURAL DO MUNICÍPIO DE GÁLIA/SP.</t>
   </si>
   <si>
     <t>200703</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200703/requerimento_parlamentar_n_48-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200703/requerimento_parlamentar_n_48-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a possibilidade de implantação de uma academia no lago municipal.</t>
   </si>
   <si>
     <t>200547</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>RENATO INACIO GONÇALVES</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200547/projetoexecutivo01.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200547/projetoexecutivo01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e valores e diretrizes ao PPA 2022/2025, LDO para 2024, e a abertura de crédito adicional especial e suplementar ao orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>200548</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200548/projetodeleiexecutivo02.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200548/projetodeleiexecutivo02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reposição salarial dos empregados públicos do município de Gália/SP, vinculados ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>200549</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200549/projetodeleiexecutivo03.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200549/projetodeleiexecutivo03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e valores e diretrizes ao PPA 2022/2025, LDO para 2024, e a abertura de crédito adicional suplementar ao orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>200565</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200565/projeto_de_lei_executivo_04-2024_000008.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200565/projeto_de_lei_executivo_04-2024_000008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, regulamentação e readequação do Regime de pagamento de gratificações, funções gratificadas e retribuições aos empregados públicos da prefeitura do município de Gália e dá outras providências.</t>
   </si>
   <si>
     <t>200579</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200579/projeto_de_lei_executivo_005-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200579/projeto_de_lei_executivo_005-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.111, de 23/08/2011, que institui o Plano de Carreira do Magistério Municipal de Gália e dá outras providências.</t>
   </si>
   <si>
     <t>200587</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200587/projeto_de_lei_executivo_006-2024_000068.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200587/projeto_de_lei_executivo_006-2024_000068.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual - RGA na remuneração dos servidores públicos municipais vinculados ao Poder Legislativo do município de Gália/SP.</t>
   </si>
   <si>
     <t>200588</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200588/projeto_de_lei_executivo_007-2024_000069.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200588/projeto_de_lei_executivo_007-2024_000069.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual - RGA na remuneração dos agentes políticos vinculados ao Poder Executivo do município de Gália/SP.</t>
   </si>
   <si>
     <t>200589</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200589/projeto_de_lei_executivo_008-2024_000070.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200589/projeto_de_lei_executivo_008-2024_000070.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2.215/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>200591</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200591/projeto_de_lei_executivo_09-2024_000072.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200591/projeto_de_lei_executivo_09-2024_000072.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, regulamentação e readequação do regime de pagamento de gratificações, funções gratificadas e retribuições aos empregados públicos da prefeitura do município de Gália e dá outras providências.</t>
   </si>
   <si>
     <t>200604</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200604/projeto_de_lei_executivo_010-2024_000102.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200604/projeto_de_lei_executivo_010-2024_000102.pdf</t>
   </si>
   <si>
     <t>dispõe sobre alteração metas e valores e diretrizes ao PPA 2022/2025, LDO para 2024, e a abertura de credito adicional suplementar ao orçamento de 2024 e dá outras providencias</t>
   </si>
   <si>
     <t>200611</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200611/projeto_de_lei_executivo_011_000112.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200611/projeto_de_lei_executivo_011_000112.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de leis municipais e dá outras providências.</t>
   </si>
   <si>
     <t>200613</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200613/projeto_de_lei_executivo_012_000113.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200613/projeto_de_lei_executivo_012_000113.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>200614</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200614/projeto_de_lei_executivo_013-2024_000115.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200614/projeto_de_lei_executivo_013-2024_000115.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prolongamento de via pública e dá outras providências.</t>
   </si>
   <si>
     <t>200617</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200617/projeto_de_lei_executivo_014-2024_000128.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200617/projeto_de_lei_executivo_014-2024_000128.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a ceder , a título de concessão de direito real de uso de bem público, cumpridos os encargos, bem imóvel com benfeitorias de propriedade do Município de Gália à empresa particular, mediante processo licitatório e dá outras empresas.</t>
   </si>
   <si>
     <t>200618</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200618/projeto_de_lei_executivo_015-2024_000127.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200618/projeto_de_lei_executivo_015-2024_000127.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de metas e valores e diretrizes ao PPA 2022/2025, LDO para 2024, e a abertura de credito adicional suplementar ao orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>200619</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200619/projeto_de_lei_executivo_016-2024_000126.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200619/projeto_de_lei_executivo_016-2024_000126.pdf</t>
   </si>
   <si>
     <t>200620</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200620/projeto_de_lei_executivo_017-2024_000125.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200620/projeto_de_lei_executivo_017-2024_000125.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão de repasses a entidades do terceiro setor e dá outras providências.</t>
   </si>
   <si>
     <t>200631</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200631/projeto_de_lei_018-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200631/projeto_de_lei_018-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS. Oficio 063/2024 - GP Projeto de Lei 018-2024</t>
   </si>
   <si>
     <t>200634</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200634/projeto_de_lei_no019-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200634/projeto_de_lei_no019-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CREDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS” OFÍCIO Nº, 068/2024 - GP PROJETO DE LEI Nº019/2024.</t>
   </si>
   <si>
     <t>200643</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200643/proj_lei_020-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200643/proj_lei_020-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE   DÁ OUTRAS PROVIDÊNCIAS”. OFÍCIO Nº 069/2024 - GP, PROJETO DE LEI Nº. 020/2024.</t>
   </si>
   <si>
     <t>200644</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200644/projeto_de_lei_no_021-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200644/projeto_de_lei_no_021-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”. OFÍCIO Nº 070/2.024 - GP. PROJETO DE LEI Nº 021/2024.</t>
   </si>
   <si>
     <t>200645</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200645/projeto_de_lei_no_022-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200645/projeto_de_lei_no_022-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE REPASSES A ENTIDADES DO TERCEIRO SETOR E DÁ OUTRAS PROVIDÊNCIAS”. OFÍCIO Nº. 071/2024 - GP, PROJETO DE LEI Nº. 022/2024.</t>
   </si>
   <si>
     <t>200651</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200651/oficio_078-24encaminha_projeto_de_lei.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200651/oficio_078-24encaminha_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”. OFÍCIO Nº 078/2024 - GP, PROJETO DE LEI Nº 023/2024.</t>
   </si>
   <si>
     <t>200652</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200652/oficio_no079-24encaminha_projeto_de_lei.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200652/oficio_no079-24encaminha_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE REPASSES A ENTIDADES DO TERCEIRO SETOR E DÁ OUTRAS PROVIDÊNCIAS” OFÍCIO Nº 079/2024/2024 - GP, PROJETO DE LEI 024/2024.</t>
   </si>
   <si>
     <t>200663</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200663/oficiono092-24-gp-projdelei025-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200663/oficiono092-24-gp-projdelei025-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS” PROJETO DE LEI 025-24. OFÍCIO Nº092-2024 - GP</t>
   </si>
   <si>
     <t>200666</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200666/oficiono093-24-gp-projlei26-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200666/oficiono093-24-gp-projlei26-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de área de zona de expansão urbana no município de Gália e dá outras providências. OFÍCIO Nº 093/2024 - GP. PROJETO DE LEI 026/2024.</t>
   </si>
   <si>
     <t>200664</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200664/oficio_no094-24-gp-prolei027-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200664/oficio_no094-24-gp-prolei027-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 2.829 E DÁ OUTRAS PROVIDÊNCIAS” OFÍCIO Nº 094-2024 - GP, PROJETO DE LEI 027/2024.</t>
   </si>
   <si>
     <t>200665</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200665/oficiono095-24-gp-projlei028-24-just.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200665/oficiono095-24-gp-projlei028-24-just.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS” OFÍCIO Nº 095/2024 - GP. PROJETO DE LEI Nº 028/2024.</t>
   </si>
   <si>
     <t>200669</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200669/oficiono098-24-gp-projlei029-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200669/oficiono098-24-gp-projlei029-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação dos Incisos do art. 3º. da Lei Municipal nº. 2.814, de 09/05/2024, e dá outras providências. Ofício nº. 098/2024 - GP. Projeto de Lei nº. 029/2024.</t>
   </si>
   <si>
     <t>200670</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200670/oficiono099-24-gp-projlei030-241.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200670/oficiono099-24-gp-projlei030-241.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto "Domingo no Lago" e dá outras providências. Oficio nº099/2024 - GP. Projeto de lei nº 030/2024.</t>
   </si>
   <si>
     <t>200676</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200676/oficiono102-24-gp-projlei031-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200676/oficiono102-24-gp-projlei031-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”. OFÍCIO Nº 102-2024 - GP. PROJETO DE LE Nº 031-2024.</t>
   </si>
   <si>
     <t>200690</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200690/oficio_no108-2024-gp-projeto_de_lei032-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200690/oficio_no108-2024-gp-projeto_de_lei032-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS” OFICIO Nº 108-2024 - GP. PRJETO DE LEI Nº 032-2024.</t>
   </si>
   <si>
     <t>200695</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200695/oficio_no112-24-projeto_de_lei_033-24-justificativa.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200695/oficio_no112-24-projeto_de_lei_033-24-justificativa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”. OFÍCIO 112/2.024 - GP. PROJETO DE LEI Nº. 033/2.024.</t>
   </si>
   <si>
     <t>200696</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200696/projeto_de_lei_no034-23cessao_de_uso_imovel_ao_sindicato_final_1.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200696/projeto_de_lei_no034-23cessao_de_uso_imovel_ao_sindicato_final_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Ceder o Uso de Parte de Imóvel de propriedade do Município ao SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS E AUTÁRQUICOS DE OURINHOS E REGIÃO - SINSERPO, nos termos do que especifica. Ofício nº 113/2.024 - GP. Projeto de Lei nº 034/2.024.</t>
   </si>
   <si>
     <t>200697</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200697/projeto_de_lei_no035-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200697/projeto_de_lei_no035-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a ceder, a título de concessão de direito real de uso de bem público, cumpridos os encargos, bem imóvel com enfeitorias de propriedade do Município de Gália à empresa particular, mediante processo licitatório na modalidade leilão e dá outras providências. Ofcio nº 114/2.024 - GP. Projeto de Lei nº.035/2024</t>
   </si>
   <si>
     <t>200698</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200698/projeto_de_lei_no036-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao_1.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200698/projeto_de_lei_no036-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a ceder, a título de concessão de direito real de uso de bem público, cumpridos os encargos, bem imóvel com benfeitorias de propriedade do Município de Gália à empresa particular, mediante processo licitatório na modalidade leilão e dá outras providências._x000D_
 Ofício nº. 114/2.024 - GP. Pojeto de Lei 036/2024.</t>
   </si>
   <si>
     <t>200699</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200699/projeto_de_lei_no037-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200699/projeto_de_lei_no037-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a ceder, a título de concessão de direito real de uso de bem público,cumpridos os encargos, bem imóvel com benfeitorias de propriedade do Município de Gália à empresa particular, mediante processo licitatório na modalidade leilão e dá outras providências._x000D_
 Ofício nº 116/2024 - GP. Projeto de Lei nº 037/2024.</t>
   </si>
   <si>
     <t>200700</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200700/projeto_de_lei_no038-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200700/projeto_de_lei_no038-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a ceder, a título de concessão de direito real de uso de bem público, cumpridos os encargos, bem imóvel com benfeitorias de propriedade do Município de Gália à empresa particular, mediante processo licitatório na modalidade leilão e dá outras providências._x000D_
 Ofício nº 117/2024 - GP. Projeto de Lei nº. 038/2024.</t>
   </si>
   <si>
     <t>200702</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200702/projeto_de_lei_no_039-24-abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200702/projeto_de_lei_no_039-24-abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS” OFICIO Nº 118-2024. PROJETO DE LEI Nº. 039-2024.</t>
   </si>
   <si>
     <t>200706</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200706/projeto_040.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200706/projeto_040.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO DE METAS E VALORES DEFINIDOS NO PLANO PLURIANUAL - PPA 2022/2025 E NA LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2025, ADEQUANDO-OS E CONVALIDANDO COM AS METAS E PRIORIDADES ESTABELECIDOS NA LOA – LEI ORÇAMENTÁRIA ANUAL PARA 2025 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>200707</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200707/projeto_041.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200707/projeto_041.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GÁLIA, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>200711</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200711/oficio_no125-24-projeto_de_lei_no042-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200711/oficio_no125-24-projeto_de_lei_no042-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS."  OFICIO Nº 125/2024 - GP. PROJETO DE LEI 042-2024.</t>
   </si>
   <si>
     <t>200718</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200718/oficio_no133-24projeto_de_lei_no043-24_-_documentos.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200718/oficio_no133-24projeto_de_lei_no043-24_-_documentos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a desafetação de bem imóvel pertencente ao Município de Gália e autoriza o Poder Executivo a aliená-lo na forma da lei.” _x000D_
 Ofício nº 133-2024 - GP. Projeto de Lei nº. 043/2024.</t>
   </si>
   <si>
     <t>200719</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200719/oficio_no134-24projeto_de_lei_no044-24_-_documentos.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200719/oficio_no134-24projeto_de_lei_no044-24_-_documentos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da afetação de bem imóvel pertencente ao Município de Gália para sistema viário e dá outras providências.”_x000D_
 Ofício nº 134/2.024 - GP. Projeto de Lei 044/2024.</t>
   </si>
   <si>
     <t>200722</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200722/oficio_no138-24-projeto_de_lei_no045-24-justificativas.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200722/oficio_no138-24-projeto_de_lei_no045-24-justificativas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2022/2025, LDO PARA 2024, E A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”. OFÍCIO Nº. 138/2.024 - GP. PROJETO DE LEI Nº. 045/2.024.</t>
   </si>
   <si>
     <t>200726</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200726/oficio_no139-24-projeto_de_lei_no046-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200726/oficio_no139-24-projeto_de_lei_no046-24.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE SANEAMENTO AMBIENTAL E INFRAESTRUTURA - FMSAI E DÁ OUTRAS PROVIDÊNCIAS. OFÍCIO Nº 139-24 - GP. PROJETO DE LEI Nº. 046/2024.</t>
   </si>
   <si>
     <t>200732</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200732/oficio_no140-2024projeto_de_lei_no047-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200732/oficio_no140-2024projeto_de_lei_no047-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de Leis Municipais e dá outras providências. Ofício nº 140/2.024 - GP. Projeto de Lei nº 047/2.024.</t>
   </si>
   <si>
     <t>200735</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200735/oficio_no147-24-encaminha_projeto_de_lei_048-24-hino_municipal.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200735/oficio_no147-24-encaminha_projeto_de_lei_048-24-hino_municipal.pdf</t>
   </si>
   <si>
     <t>Insitui o Hino Municipal de Gália e dá outras providências. Ofício nº 147/2.024 - GP. Projeto de Lei nº 048/2.024.</t>
   </si>
   <si>
     <t>200738</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200738/oficiono148-24_-_gp-projeto_de_lei049-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200738/oficiono148-24_-_gp-projeto_de_lei049-24.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE REPASSES A ENTIDADES DO TERCEIRO SETOR E DÁ OUTRAS PROVIDÊNCIAS”. OFÍCIO Nº148/2.024 - GP. PROJETO DE LEI Nº. 049/2024.</t>
   </si>
   <si>
     <t>200682</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>JOÃO SARDI JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200682/parecer_juridico_n_04-2024_-_plc_02-2024_-_assinado.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200682/parecer_juridico_n_04-2024_-_plc_02-2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO - ANÁLISE DA LEGALIDADE DO PROJETO DE LEI COMPLEMENTAR N.º 002/2024, DE AUTORIA DO EXMO. SR. PREFEITO DO MUNICÍPIO DE GÁLIA/SP</t>
   </si>
   <si>
     <t>200667</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200667/projeto_lei_complementar_001-24_e_documentos.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200667/projeto_lei_complementar_001-24_e_documentos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre dação em pagamento e dá outras providências.” oficio nº. 096/2024-GP  plc 01/2024.</t>
   </si>
   <si>
     <t>200668</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200668/oficiono02-24projleicomp02-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200668/oficiono02-24projleicomp02-24.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o parcelamento de débitos não tributários e dá outras providências.” Oficio nº097/24 - GP. Proj lei c 02/24</t>
   </si>
   <si>
     <t>200713</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200713/oficio_no132-24projeto_de_lei_complementar_no_03-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200713/oficio_no132-24projeto_de_lei_complementar_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste (atualização) a ser aplicado na cobrança do Imposto Predial e Territorial Urbano e Outros tributos e taxas municipais, para o exercício de 2025 e dá outras providências. Ofício nº. 132/2024 - GP. Projeto de Lei Complementar nº. 03/2024.</t>
   </si>
   <si>
     <t>200590</t>
   </si>
   <si>
     <t>PDRET</t>
   </si>
   <si>
     <t>Pedido de Retirada</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200590/retirada_de_pl_000071.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200590/retirada_de_pl_000071.pdf</t>
   </si>
   <si>
     <t>Solicita Retirada de Projeto de Lei nº 04/2024.</t>
   </si>
   <si>
     <t>200656</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200656/requerimento_-_retirada_de_urgencia_-_pl_09-202420240620_15503037.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200656/requerimento_-_retirada_de_urgencia_-_pl_09-202420240620_15503037.pdf</t>
   </si>
   <si>
     <t>Requer a retirada do regime de urgência do Projeto de Lei n.º 009/2024, de autoria do Exmo. Sr. Prefeito do Município de Gália/SP</t>
   </si>
   <si>
     <t>200675</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200675/retirada_do_pr_03-2024_-_assinado.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200675/retirada_do_pr_03-2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer a retirada do Projeto de Resolução n.º 003/2024, de autoria da Mesa Diretora da Câmara Municipal de Gália/SP</t>
   </si>
   <si>
     <t>200679</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200679/requerimento_retirada_-_pl_08-2024_-_cm.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200679/requerimento_retirada_-_pl_08-2024_-_cm.pdf</t>
   </si>
   <si>
     <t>Requer</t>
   </si>
   <si>
     <t>200686</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200686/redacao_final_01-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200686/redacao_final_01-2024.pdf</t>
   </si>
   <si>
     <t>Redação Final do PLC 02/2024, de autoria do Exmo. Sr. Prefeito do Município de Gália/SP</t>
   </si>
   <si>
     <t>200712</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200712/redacao_final_02-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200712/redacao_final_02-2024.pdf</t>
   </si>
   <si>
     <t>Redação final das disposições aprovadas do Projeto de Lei n.º 07/2024 - CM, de autoria do Vereador Francisco Yoshida Junior.</t>
   </si>
   <si>
     <t>200733</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200733/redacao_final_03-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200733/redacao_final_03-2024.pdf</t>
   </si>
   <si>
     <t>Redação Final das disposições aprovadas do Projeto de Lei n.º 043/2024, de autoria do Exmo. Prefeito do Município de Gália/SP.</t>
   </si>
   <si>
     <t>200737</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200737/redacao_final_04-2024_-_orcamento_2025.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200737/redacao_final_04-2024_-_orcamento_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL N.º 04/2024 DAS DISPOSIÇÕES APROVADAS DO PROJETO DE LEI N.º 041/2024, DE AUTORIA DO EXMO. PREFEITO DO MUNICÍPIO DE GÁLIA/SP.</t>
   </si>
   <si>
     <t>200577</t>
   </si>
   <si>
     <t>RR</t>
   </si>
   <si>
     <t>Resposta de Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200577/resposta_de_requerimentos_000025.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200577/resposta_de_requerimentos_000025.pdf</t>
   </si>
   <si>
     <t>Respostas aos Requerimentos Parlamentares nº 001/2024, 002/2024, 003/2024, 005/2024, 006/2024, 008/2024, 009/2024.</t>
   </si>
   <si>
     <t>200578</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200578/resposta_ao_requerimento_n_004-2024_000023.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200578/resposta_ao_requerimento_n_004-2024_000023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento Parlamentar.</t>
   </si>
   <si>
     <t>200595</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200595/resposta_de_requerimento__000079.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200595/resposta_de_requerimento__000079.pdf</t>
   </si>
   <si>
     <t>Respostas aos Requerimentos nº 010/2024, 014/2024, 015/2024, 016/2024, 017/2024, 018/2024, 019/2024, 020/2024, 021/2024, 022/2024 e 023/2024.</t>
   </si>
   <si>
     <t>200596</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200596/resposta_de_requerimento_n_013-2024_000078.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200596/resposta_de_requerimento_n_013-2024_000078.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 013/2024.</t>
   </si>
   <si>
     <t>200597</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200597/resposta_de_requerimento_n_011-2024_000077.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200597/resposta_de_requerimento_n_011-2024_000077.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 011/2024</t>
   </si>
   <si>
     <t>200602</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200602/resposta_requerimento_025-2024_000100.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200602/resposta_requerimento_025-2024_000100.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 025/2024.</t>
   </si>
   <si>
     <t>200603</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200603/resposta_requerimento_024_026_e_027-2024_000101.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200603/resposta_requerimento_024_026_e_027-2024_000101.pdf</t>
   </si>
   <si>
     <t>Resposta aos Requerimentos nº 024/2024, 026/2024 e 027/2024.</t>
   </si>
   <si>
     <t>200612</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200612/resposta_requerimentos_no_028_e_029-2024_000116.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200612/resposta_requerimentos_no_028_e_029-2024_000116.pdf</t>
   </si>
   <si>
     <t>Respostas aos Requerimentos nº 028/2024 e 029/2024.</t>
   </si>
   <si>
     <t>200647</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200647/oficio_no72-24camara-resposta_ao_requerimento_034-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200647/oficio_no72-24camara-resposta_ao_requerimento_034-24.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO PARLAMENTAR Nº. 034/2024.</t>
   </si>
   <si>
     <t>200648</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200648/oficio_no073-24encaminha_respostas_aos_requerimentos_parlamentares.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200648/oficio_no073-24encaminha_respostas_aos_requerimentos_parlamentares.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº. 073-24 - GP. ENCAMINHA RESPOSTAS AOS REQERIMENTOS PARLAMENTARES Nº. 030/2024, 032/2024 E 033/2024.</t>
   </si>
   <si>
     <t>200657</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200657/resposta_ao_oficio_024-2024_-_g.p._requerimento_parlamentar_no35-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200657/resposta_ao_oficio_024-2024_-_g.p._requerimento_parlamentar_no35-2024.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 080/2024 - GP_x000D_
 ASSUNTO: ENCAMINHA RESPOSTA AO REQUERIMENTO PARLAMENTAR 35/2024.</t>
   </si>
   <si>
     <t>200660</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200660/oficio_no083-24camara-resposta_ao_requerimento_parlamentar_no._083-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200660/oficio_no083-24camara-resposta_ao_requerimento_parlamentar_no._083-24.pdf</t>
   </si>
   <si>
     <t>Ofício nº083/2024 - GP. Resposta ao Requerimento Parlamentar nº. 36/2024.</t>
   </si>
   <si>
     <t>200661</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200661/oficio_no084-24camara-resposta_ao_requerimento_parlamentar_no._37-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200661/oficio_no084-24camara-resposta_ao_requerimento_parlamentar_no._37-24.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 084/2024 - GP. Resposta ao Requerimento Parlamentar nº. 37/2024.</t>
   </si>
   <si>
     <t>200674</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200674/resposta_000171.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200674/resposta_000171.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº039/2024 e 040/2024.</t>
   </si>
   <si>
     <t>200685</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200685/oficiono105-24-encaminha_resposta_ao_requerimento_041-24.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200685/oficiono105-24-encaminha_resposta_ao_requerimento_041-24.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº105/2024 - GP_x000D_
 ASSUNTO: RESPOSTA AO REQUERIMENTO PARLAMENTAR Nº 041/2024</t>
   </si>
   <si>
     <t>200691</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200691/oficio_no109-2024-resposta_ao_requerimento_parlamentar_042-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200691/oficio_no109-2024-resposta_ao_requerimento_parlamentar_042-2024.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 109/2024 - GP. ENCAMINHA RESPOSTA AO REQUERIMENTO PARLAMENTAR Nº042/2024.</t>
   </si>
   <si>
     <t>200692</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200692/oficio_no110-2024-resposta_ao_requerimento_parlamentar_043-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200692/oficio_no110-2024-resposta_ao_requerimento_parlamentar_043-2024.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº110/2.024 - GP. ENCAMINHA RESPOSTA AO REQUERIMENTO PARLAMENTAR Nº. 043/2024.</t>
   </si>
   <si>
     <t>200704</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200704/oficio_no120-24camara-resposta_ao_requerimento_parlamentar_044-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200704/oficio_no120-24camara-resposta_ao_requerimento_parlamentar_044-2024.pdf</t>
   </si>
   <si>
     <t>Ofício nº 120/2.024 - GP_x000D_
 Assunto: Resposta ao Requerimento Parlamentar nº 44/2024.</t>
   </si>
   <si>
     <t>200705</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200705/oficio_no121-24camara-resposta_ao_requerimento_parlamentar_045-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200705/oficio_no121-24camara-resposta_ao_requerimento_parlamentar_045-2024.pdf</t>
   </si>
   <si>
     <t>Ofício nº 121/2.024 - GP_x000D_
 Assunto: Resposta ao Requerimento Parlamentar nº. 45/2.024.</t>
   </si>
   <si>
     <t>200709</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200709/oficio_no127-2024_-_gp-encaminha_resposta_ao_requerimento_parlamentar_no47-2024..pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200709/oficio_no127-2024_-_gp-encaminha_resposta_ao_requerimento_parlamentar_no47-2024..pdf</t>
   </si>
   <si>
     <t>Ofício nº. 127/2.024 - GP_x000D_
 Assunto: Encaminha Resposta ao Requerimento Parlamentar nº. 47/2024.</t>
   </si>
   <si>
     <t>200710</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200710/oficio_no126-2024_resposta_requerimento_parlamentar_048-2024.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200710/oficio_no126-2024_resposta_requerimento_parlamentar_048-2024.pdf</t>
   </si>
   <si>
     <t>Ofício nº 126/2024 - GP_x000D_
 Resposta ao Requerimento Parlamentar 48/2024.</t>
   </si>
   <si>
     <t>200659</t>
   </si>
   <si>
     <t>OP</t>
   </si>
   <si>
     <t>Ofícios ao Presidente</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200659/oficio_informando_celebracao_de_termo_de_colaboracao.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200659/oficio_informando_celebracao_de_termo_de_colaboracao.pdf</t>
   </si>
   <si>
     <t>Encaminha Informações sobre repasses ao Terceiro Setor</t>
   </si>
   <si>
     <t>200662</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200662/oficio_termo_de_colaboracao_camara.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200662/oficio_termo_de_colaboracao_camara.pdf</t>
   </si>
   <si>
     <t>Encaminha Oficio/Sec.Finan. n.º 025/2024 - Termo de Colaboração n.º 002/2024 - firmado entre o Município de Gália e a Sociedade de São Vicente de Paulo</t>
   </si>
   <si>
     <t>200684</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200684/retirada_de_pauta_20240826_20322969.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200684/retirada_de_pauta_20240826_20322969.pdf</t>
   </si>
   <si>
     <t>200694</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200694/oficio_secretaria_de_financas.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200694/oficio_secretaria_de_financas.pdf</t>
   </si>
   <si>
     <t>Oficio/Sec.Finan. n.º 035/2024_x000D_
 Assunto: Solicita Cessão do Plenário</t>
   </si>
   <si>
     <t>200708</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200708/oficio_no125-24camara-resposta_ao_oficio_040-24_renovacao_contrato.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200708/oficio_no125-24camara-resposta_ao_oficio_040-24_renovacao_contrato.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 125/2024 - GP._x000D_
 Assunto: Resposta ao Ofício nº. 040/2024 - G.P.</t>
   </si>
   <si>
     <t>200714</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200714/oficio_037.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200714/oficio_037.pdf</t>
   </si>
   <si>
     <t>Comunica a Formalização de Aditamento ao termo de fomento 001/2023 - Ofício 037/2024</t>
   </si>
   <si>
     <t>200715</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200715/oficio_038.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200715/oficio_038.pdf</t>
   </si>
   <si>
     <t>Comunica formalização do termo de fomento 001/2024 - ofício 038/2024</t>
   </si>
   <si>
     <t>200716</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200716/oficio_039.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200716/oficio_039.pdf</t>
   </si>
   <si>
     <t>Comunica formalização do Termo de Fomento 002/2024 - Ofício 039/2024</t>
   </si>
   <si>
     <t>200739</t>
   </si>
   <si>
-    <t>https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200739/oficio_no150-24mensagem_de_veto.pdf</t>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200739/oficio_no150-24mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 150/2024 - GP. Veto Parcial do Autógrafo 054/2024, Projeto de Lei 043/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2281,68 +2281,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200557/projetodelei001cm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200584/projeto_de_lei_02-2024_cm_000073.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200592/projeto_de_lei_03-2024_cm_000074.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200593/projeto_de_lei_04-2024_cm_000075.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200594/projeto_de_lei_05-2024_cm_000076.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200600/projeto_de_lei_006-2024cm_000095.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200640/pl_07-2024_-_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200671/pl_08-2024_-_fixacao_subsidios_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200680/pl_09-2024_-_subsidios_prefeito_vice_e_secretarios_-_assinados.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200558/projetoresolucao001cm.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200585/projeto_de_resolucao_002-cm_000067.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200672/projeto_de_resolucao_n._03-2024_-_fixacao_subsidios_-_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200681/pr_04-2024_-_fixacao_de_subsidios_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200717/brnb422009e2855_006252.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200633/oficio_no066-24mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200683/emenda_n_01_-_plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200693/emenda_n_02_-_ol_007-2024_-_cm.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200720/emenda_impositiva_n._01-2024_-_priscila_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200723/emenda_-_pl_041-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200724/emenda_-_pl_043-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200725/emenda_impositiva_n._02-2024_-_niltinho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200727/emenda_impositiva_n._03-2024_-_kiko.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200728/emenda_impositiva_n._04-2024_-_ricardo_e_douraci.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200729/emenda_parlamentar_substitutiva_n._01-2024_-_niltinho_e_nito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200730/emenda_impositiva_n._05-2024_-_nito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200731/emenda_impositiva_n._06-2024_-_sara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200736/emenda_impositiva_n._07-2024_-_jose_adao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200553/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200554/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200555/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200598/indicacao_004-2024_000096.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200605/indicacao_005-2024_000104.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200606/indicacao_006-2024_000103.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200607/indicacao_007-2024_000105.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200609/indicacao_008-2024_000106.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200635/indicacao_parlamentar_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200636/indicacao_parlamentar_n_010-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200654/indicacao_parlamentar_011-202420240620_14043695.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200576/mocao_001-2024_000012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200586/mocao_002-2024_000065.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200721/mocao_04-2024_-_kiko.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200545/requerimento01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200544/requerimento002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200546/requerimento003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200550/requerimento_no004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200551/requerimentono005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200552/requerimento_no006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200559/requerimento008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200560/requerimenton009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200561/requerimento010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200562/requerimento_no_011-2024_000003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200563/requerimento_012-2024_000007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200564/requerimento_013-2024_000021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200566/requerimento_014-2024_000009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200567/requerimento_015-2024_000011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200568/requerimento_016-2024_000020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200569/requerimento_017-2024_000019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200570/requerimento_018-2024_000018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200571/requerimento_019-2024_000017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200572/requerimento_020-2024_000016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200573/requerimento_021-2024_000015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200574/requerimento_022-2024_000013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200575/requerimento_023-2024_000014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200580/requerimento_024_000060.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200581/requerimento_025_000061.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200582/requerimento_026_000062.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200599/requerimento_028-2024_000094.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200601/requerimento029_000098.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200610/requerimento_030-2024_000147.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200615/requerimento_no_031-2024_000121.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200623/requerimento_no_032-2024_000123.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200621/requerimento_no_033-2024_000122.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200622/requerimento_no_034-2024_000120.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200632/requerimento_parlamentar_35-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200642/requerimento_parlamentar_n_037-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200646/requerimento_parlamentar_n_36-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200653/requerimento_parlamentar_39-202420240620_14033815.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200655/requerimento_parlamentar_040-202420240620_14444946.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200673/requerimento_parlamentar_041-2024_-_priscila_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200677/req_parlamentar_42-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200678/req_parlamentar_043-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200687/requerimento_parlamentar_n_44-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200688/requerimento_parlamentar_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200701/requerimento_parlamentar_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200703/requerimento_parlamentar_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200547/projetoexecutivo01.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200548/projetodeleiexecutivo02.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200549/projetodeleiexecutivo03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200565/projeto_de_lei_executivo_04-2024_000008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200579/projeto_de_lei_executivo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200587/projeto_de_lei_executivo_006-2024_000068.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200588/projeto_de_lei_executivo_007-2024_000069.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200589/projeto_de_lei_executivo_008-2024_000070.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200591/projeto_de_lei_executivo_09-2024_000072.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200604/projeto_de_lei_executivo_010-2024_000102.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200611/projeto_de_lei_executivo_011_000112.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200613/projeto_de_lei_executivo_012_000113.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200614/projeto_de_lei_executivo_013-2024_000115.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200617/projeto_de_lei_executivo_014-2024_000128.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200618/projeto_de_lei_executivo_015-2024_000127.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200619/projeto_de_lei_executivo_016-2024_000126.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200620/projeto_de_lei_executivo_017-2024_000125.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200631/projeto_de_lei_018-24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200634/projeto_de_lei_no019-24.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200643/proj_lei_020-24.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200644/projeto_de_lei_no_021-24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200645/projeto_de_lei_no_022-24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200651/oficio_078-24encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200652/oficio_no079-24encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200663/oficiono092-24-gp-projdelei025-24.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200666/oficiono093-24-gp-projlei26-24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200664/oficio_no094-24-gp-prolei027-24.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200665/oficiono095-24-gp-projlei028-24-just.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200669/oficiono098-24-gp-projlei029-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200670/oficiono099-24-gp-projlei030-241.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200676/oficiono102-24-gp-projlei031-24.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200690/oficio_no108-2024-gp-projeto_de_lei032-24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200695/oficio_no112-24-projeto_de_lei_033-24-justificativa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200696/projeto_de_lei_no034-23cessao_de_uso_imovel_ao_sindicato_final_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200697/projeto_de_lei_no035-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200698/projeto_de_lei_no036-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200699/projeto_de_lei_no037-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200700/projeto_de_lei_no038-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200702/projeto_de_lei_no_039-24-abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200706/projeto_040.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200707/projeto_041.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200711/oficio_no125-24-projeto_de_lei_no042-24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200718/oficio_no133-24projeto_de_lei_no043-24_-_documentos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200719/oficio_no134-24projeto_de_lei_no044-24_-_documentos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200722/oficio_no138-24-projeto_de_lei_no045-24-justificativas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200726/oficio_no139-24-projeto_de_lei_no046-24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200732/oficio_no140-2024projeto_de_lei_no047-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200735/oficio_no147-24-encaminha_projeto_de_lei_048-24-hino_municipal.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200738/oficiono148-24_-_gp-projeto_de_lei049-24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200682/parecer_juridico_n_04-2024_-_plc_02-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200667/projeto_lei_complementar_001-24_e_documentos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200668/oficiono02-24projleicomp02-24.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200713/oficio_no132-24projeto_de_lei_complementar_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200590/retirada_de_pl_000071.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200656/requerimento_-_retirada_de_urgencia_-_pl_09-202420240620_15503037.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200675/retirada_do_pr_03-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200679/requerimento_retirada_-_pl_08-2024_-_cm.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200686/redacao_final_01-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200712/redacao_final_02-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200733/redacao_final_03-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200737/redacao_final_04-2024_-_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200577/resposta_de_requerimentos_000025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200578/resposta_ao_requerimento_n_004-2024_000023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200595/resposta_de_requerimento__000079.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200596/resposta_de_requerimento_n_013-2024_000078.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200597/resposta_de_requerimento_n_011-2024_000077.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200602/resposta_requerimento_025-2024_000100.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200603/resposta_requerimento_024_026_e_027-2024_000101.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200612/resposta_requerimentos_no_028_e_029-2024_000116.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200647/oficio_no72-24camara-resposta_ao_requerimento_034-24.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200648/oficio_no073-24encaminha_respostas_aos_requerimentos_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200657/resposta_ao_oficio_024-2024_-_g.p._requerimento_parlamentar_no35-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200660/oficio_no083-24camara-resposta_ao_requerimento_parlamentar_no._083-24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200661/oficio_no084-24camara-resposta_ao_requerimento_parlamentar_no._37-24.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200674/resposta_000171.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200685/oficiono105-24-encaminha_resposta_ao_requerimento_041-24.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200691/oficio_no109-2024-resposta_ao_requerimento_parlamentar_042-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200692/oficio_no110-2024-resposta_ao_requerimento_parlamentar_043-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200704/oficio_no120-24camara-resposta_ao_requerimento_parlamentar_044-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200705/oficio_no121-24camara-resposta_ao_requerimento_parlamentar_045-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200709/oficio_no127-2024_-_gp-encaminha_resposta_ao_requerimento_parlamentar_no47-2024..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200710/oficio_no126-2024_resposta_requerimento_parlamentar_048-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200659/oficio_informando_celebracao_de_termo_de_colaboracao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200662/oficio_termo_de_colaboracao_camara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200684/retirada_de_pauta_20240826_20322969.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200694/oficio_secretaria_de_financas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200708/oficio_no125-24camara-resposta_ao_oficio_040-24_renovacao_contrato.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200714/oficio_037.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200715/oficio_038.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200716/oficio_039.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200739/oficio_no150-24mensagem_de_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200557/projetodelei001cm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200584/projeto_de_lei_02-2024_cm_000073.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200592/projeto_de_lei_03-2024_cm_000074.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200593/projeto_de_lei_04-2024_cm_000075.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200594/projeto_de_lei_05-2024_cm_000076.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200600/projeto_de_lei_006-2024cm_000095.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200640/pl_07-2024_-_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200671/pl_08-2024_-_fixacao_subsidios_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200680/pl_09-2024_-_subsidios_prefeito_vice_e_secretarios_-_assinados.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200558/projetoresolucao001cm.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200585/projeto_de_resolucao_002-cm_000067.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200672/projeto_de_resolucao_n._03-2024_-_fixacao_subsidios_-_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200681/pr_04-2024_-_fixacao_de_subsidios_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200717/brnb422009e2855_006252.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200633/oficio_no066-24mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200683/emenda_n_01_-_plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200693/emenda_n_02_-_ol_007-2024_-_cm.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200720/emenda_impositiva_n._01-2024_-_priscila_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200723/emenda_-_pl_041-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200724/emenda_-_pl_043-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200725/emenda_impositiva_n._02-2024_-_niltinho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200727/emenda_impositiva_n._03-2024_-_kiko.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200728/emenda_impositiva_n._04-2024_-_ricardo_e_douraci.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200729/emenda_parlamentar_substitutiva_n._01-2024_-_niltinho_e_nito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200730/emenda_impositiva_n._05-2024_-_nito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200731/emenda_impositiva_n._06-2024_-_sara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200736/emenda_impositiva_n._07-2024_-_jose_adao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200553/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200554/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200555/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200598/indicacao_004-2024_000096.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200605/indicacao_005-2024_000104.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200606/indicacao_006-2024_000103.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200607/indicacao_007-2024_000105.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200609/indicacao_008-2024_000106.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200635/indicacao_parlamentar_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200636/indicacao_parlamentar_n_010-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200654/indicacao_parlamentar_011-202420240620_14043695.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200576/mocao_001-2024_000012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200586/mocao_002-2024_000065.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200721/mocao_04-2024_-_kiko.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200545/requerimento01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200544/requerimento002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200546/requerimento003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200550/requerimento_no004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200551/requerimentono005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200552/requerimento_no006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200559/requerimento008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200560/requerimenton009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200561/requerimento010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200562/requerimento_no_011-2024_000003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200563/requerimento_012-2024_000007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200564/requerimento_013-2024_000021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200566/requerimento_014-2024_000009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200567/requerimento_015-2024_000011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200568/requerimento_016-2024_000020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200569/requerimento_017-2024_000019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200570/requerimento_018-2024_000018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200571/requerimento_019-2024_000017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200572/requerimento_020-2024_000016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200573/requerimento_021-2024_000015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200574/requerimento_022-2024_000013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200575/requerimento_023-2024_000014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200580/requerimento_024_000060.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200581/requerimento_025_000061.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200582/requerimento_026_000062.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200599/requerimento_028-2024_000094.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200601/requerimento029_000098.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200610/requerimento_030-2024_000147.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200615/requerimento_no_031-2024_000121.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200623/requerimento_no_032-2024_000123.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200621/requerimento_no_033-2024_000122.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200622/requerimento_no_034-2024_000120.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200632/requerimento_parlamentar_35-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200642/requerimento_parlamentar_n_037-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200646/requerimento_parlamentar_n_36-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200653/requerimento_parlamentar_39-202420240620_14033815.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200655/requerimento_parlamentar_040-202420240620_14444946.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200673/requerimento_parlamentar_041-2024_-_priscila_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200677/req_parlamentar_42-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200678/req_parlamentar_043-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200687/requerimento_parlamentar_n_44-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200688/requerimento_parlamentar_n_45-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200701/requerimento_parlamentar_n_47-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200703/requerimento_parlamentar_n_48-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200547/projetoexecutivo01.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200548/projetodeleiexecutivo02.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200549/projetodeleiexecutivo03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200565/projeto_de_lei_executivo_04-2024_000008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200579/projeto_de_lei_executivo_005-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200587/projeto_de_lei_executivo_006-2024_000068.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200588/projeto_de_lei_executivo_007-2024_000069.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200589/projeto_de_lei_executivo_008-2024_000070.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200591/projeto_de_lei_executivo_09-2024_000072.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200604/projeto_de_lei_executivo_010-2024_000102.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200611/projeto_de_lei_executivo_011_000112.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200613/projeto_de_lei_executivo_012_000113.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200614/projeto_de_lei_executivo_013-2024_000115.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200617/projeto_de_lei_executivo_014-2024_000128.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200618/projeto_de_lei_executivo_015-2024_000127.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200619/projeto_de_lei_executivo_016-2024_000126.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200620/projeto_de_lei_executivo_017-2024_000125.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200631/projeto_de_lei_018-24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200634/projeto_de_lei_no019-24.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200643/proj_lei_020-24.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200644/projeto_de_lei_no_021-24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200645/projeto_de_lei_no_022-24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200651/oficio_078-24encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200652/oficio_no079-24encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200663/oficiono092-24-gp-projdelei025-24.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200666/oficiono093-24-gp-projlei26-24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200664/oficio_no094-24-gp-prolei027-24.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200665/oficiono095-24-gp-projlei028-24-just.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200669/oficiono098-24-gp-projlei029-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200670/oficiono099-24-gp-projlei030-241.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200676/oficiono102-24-gp-projlei031-24.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200690/oficio_no108-2024-gp-projeto_de_lei032-24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200695/oficio_no112-24-projeto_de_lei_033-24-justificativa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200696/projeto_de_lei_no034-23cessao_de_uso_imovel_ao_sindicato_final_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200697/projeto_de_lei_no035-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200698/projeto_de_lei_no036-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200699/projeto_de_lei_no037-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200700/projeto_de_lei_no038-24concessao_direito_real_de_uso_por_certame_licitatorio_leilao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200702/projeto_de_lei_no_039-24-abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200706/projeto_040.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200707/projeto_041.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200711/oficio_no125-24-projeto_de_lei_no042-24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200718/oficio_no133-24projeto_de_lei_no043-24_-_documentos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200719/oficio_no134-24projeto_de_lei_no044-24_-_documentos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200722/oficio_no138-24-projeto_de_lei_no045-24-justificativas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200726/oficio_no139-24-projeto_de_lei_no046-24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200732/oficio_no140-2024projeto_de_lei_no047-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200735/oficio_no147-24-encaminha_projeto_de_lei_048-24-hino_municipal.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200738/oficiono148-24_-_gp-projeto_de_lei049-24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200682/parecer_juridico_n_04-2024_-_plc_02-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200667/projeto_lei_complementar_001-24_e_documentos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200668/oficiono02-24projleicomp02-24.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200713/oficio_no132-24projeto_de_lei_complementar_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200590/retirada_de_pl_000071.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200656/requerimento_-_retirada_de_urgencia_-_pl_09-202420240620_15503037.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200675/retirada_do_pr_03-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200679/requerimento_retirada_-_pl_08-2024_-_cm.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200686/redacao_final_01-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200712/redacao_final_02-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200733/redacao_final_03-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200737/redacao_final_04-2024_-_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200577/resposta_de_requerimentos_000025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200578/resposta_ao_requerimento_n_004-2024_000023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200595/resposta_de_requerimento__000079.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200596/resposta_de_requerimento_n_013-2024_000078.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200597/resposta_de_requerimento_n_011-2024_000077.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200602/resposta_requerimento_025-2024_000100.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200603/resposta_requerimento_024_026_e_027-2024_000101.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200612/resposta_requerimentos_no_028_e_029-2024_000116.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200647/oficio_no72-24camara-resposta_ao_requerimento_034-24.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200648/oficio_no073-24encaminha_respostas_aos_requerimentos_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200657/resposta_ao_oficio_024-2024_-_g.p._requerimento_parlamentar_no35-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200660/oficio_no083-24camara-resposta_ao_requerimento_parlamentar_no._083-24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200661/oficio_no084-24camara-resposta_ao_requerimento_parlamentar_no._37-24.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200674/resposta_000171.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200685/oficiono105-24-encaminha_resposta_ao_requerimento_041-24.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200691/oficio_no109-2024-resposta_ao_requerimento_parlamentar_042-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200692/oficio_no110-2024-resposta_ao_requerimento_parlamentar_043-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200704/oficio_no120-24camara-resposta_ao_requerimento_parlamentar_044-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200705/oficio_no121-24camara-resposta_ao_requerimento_parlamentar_045-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200709/oficio_no127-2024_-_gp-encaminha_resposta_ao_requerimento_parlamentar_no47-2024..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200710/oficio_no126-2024_resposta_requerimento_parlamentar_048-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200659/oficio_informando_celebracao_de_termo_de_colaboracao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200662/oficio_termo_de_colaboracao_camara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200684/retirada_de_pauta_20240826_20322969.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200694/oficio_secretaria_de_financas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200708/oficio_no125-24camara-resposta_ao_oficio_040-24_renovacao_contrato.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200714/oficio_037.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200715/oficio_038.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200716/oficio_039.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2024/200739/oficio_no150-24mensagem_de_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>