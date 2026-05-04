--- v1 (2026-03-19)
+++ v2 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="217">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -102,77 +102,110 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200974/projeto_de_lei_n._03-2026_-_aumento_do_auxilio-alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MAJORAÇÃO DO VALOR DO BENEFÍCIO DE AUXÍLIO-ALIMENTAÇÃO DEVIDO AOS EMPREGADOS PÚBLICOS VINCULADOS AO PODER LEGISLATIVO DO MUNICÍPIO DE GÁLIA/SP.</t>
   </si>
   <si>
     <t>200983</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Eduardo Sanavio</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200983/projeto_de_lei_n._04-2026_-_transporte_sanitario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Transporte Sanitário do município de Gália/SP, e dá outras providências.</t>
   </si>
   <si>
+    <t>201008</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201008/projeto_de_lei_n._05-2026_-_fixacao_dos_subsidios_do_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A FIXAÇÃO DOS VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS VINCULADOS AO PODER EXECUTIVO DO MUNICÍPIO DE GÁLIA/SP, OU SEJA, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, PARA A 20.ª LEGISLATURA (2029 – 2032), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>201014</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201014/projeto_de_lei_n._06-2026_-_entrega_de_medicacao_em_domicilio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a entrega domiciliar gratuita de medicamentos de uso contínuo para pessoas com deficiência, acamadas ou idosas do Município de Gália/SP.</t>
+  </si>
+  <si>
     <t>200986</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Plenário - PNR</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200986/projeto_de_resolucao_n_01-2026_-_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei de Proteção de Dados (LGPD) no âmbito da Câmara Municipal de Gália/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>200987</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200987/projeto_de_resolucao_n_02-2026_-_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Institui a OUVIDORIA LEGISLATIVA da Câmara Municipal de Gália/SP, e dá outras providências.</t>
   </si>
   <si>
+    <t>201009</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201009/projeto_de_resolucao_n_03-2026_-_subsidios.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A FIXAÇÃO DOS VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS VINCULADOS AO PODER LEGISLATIVO DO MUNICÍPIO DE GÁLIA/SP, OU SEJA, PRESIDENTE DA MESA DIRETORA E VEREADORES, PARA A 19.ª LEGISLATURA (2029 – 2032).</t>
+  </si>
+  <si>
     <t>200988</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200988/emenda_n._01_ao_projeto_de_lei_n._04-2026_-_cm.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA ao Projeto de Lei n.º 04/202 – CM, de autoria do Vereador José Eduardo Sanavio, que dispõe sobre a instituição do Programa de Transporte Sanitário do município de Gália/SP, e dá outras providências</t>
   </si>
   <si>
     <t>200973</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>Dr. José Augusto da Silva</t>
@@ -192,113 +225,248 @@
   <si>
     <t>INDICA O AUMENTO DO NÚMERO DE BRIGADISTAS DA PREFEITURA MUNICIPAL DE GÁLIA/SP.</t>
   </si>
   <si>
     <t>200985</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200985/indicacao_parlamentar_n_03-2026.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORA NA INFRAESTRUTURA EM FAVOR DO MORADORES DA ÁREA DE EXPENSÃO URBANA, SITO NA ENTRADA DA ESTRADA MUNICIPAL GAL-354 (SALTINHO) BAIRRO SALTINHO.</t>
   </si>
   <si>
     <t>200991</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200991/indicacao_parlamentar_n_04-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE UMA BALANÇA DIGITAL PARA PESAGEM DE VEÍCULOS DE CARGA (CAMINHÕES).</t>
   </si>
   <si>
     <t>200992</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200992/indicacao_parlamentar_n_05-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE EM VIA PÚBLICA.</t>
   </si>
   <si>
     <t>200993</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200993/indicacao_parlamentar_n_06-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE BEBEDOURO PÚBLICO NA PRAÇA CARLOS PEREIRA CARDOSO.</t>
   </si>
   <si>
     <t>200994</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200994/indicacao_parlamentar_n_07-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOSÉ GUTIERREZ.</t>
   </si>
   <si>
+    <t>200999</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Emerson Wander Cazzo</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200999/indicacao_parlamentar_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA PEDRO MARONEZI, ESQUINA COM A TRAVESSA LUIZ GONZAGA VOLPONI, JARDIM DAS AMOREIRAS.</t>
+  </si>
+  <si>
+    <t>201000</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201000/indicacao_parlamentar_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA TOMADA DE PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>201001</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201001/indicacao_parlamentar_n_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA INTERVENÇÃO NA PISCINA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>201002</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201002/indicacao_parlamentar_n_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA TOMADA DE PROVIDÊNCIAS NO LAGO MUNICIPAL E OUTROS.</t>
+  </si>
+  <si>
+    <t>201003</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201003/indicacao_parlamentar_n_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA TOMADA DE PROVIDÊNCIAS NO CLUBE RECREATIVO.</t>
+  </si>
+  <si>
+    <t>201004</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201004/indicacao_parlamentar_n_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA O OFICIAMENTO DE INSTITUIÇÕES FINANCEIRAS.</t>
+  </si>
+  <si>
+    <t>201005</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201005/indicacao_parlamentar_n_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA O OFICIAMENTO DA COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO – SABESP.</t>
+  </si>
+  <si>
+    <t>201006</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201006/indicacao_parlamentar_n_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A REALIZAÇÃO DE PROCEDIMENTO DE FISCALIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>201007</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201007/indicacao_parlamentar_n_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA MELHORA NO TRANSPORTE DE PACIENTES USUÁRIOS DOS SERVIÇOS DE FISIOTERAPIA.</t>
+  </si>
+  <si>
+    <t>201015</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201015/indicacao_parlamentar_n_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA/SUGERE COMPRA DE MATERIAL ESPORTIVO.</t>
+  </si>
+  <si>
     <t>200995</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200995/mocao_n_01-2026_-_augusto.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE CONGRATULAÇÕES ÀS MUNÍCIPES DAIANE CRISTINA DE SOUZA CAMPOS, MARTA PEDROSO COLOMBO E VANUSA FRANCISCO.</t>
   </si>
   <si>
     <t>200972</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200972/requerimento_parlamentar_n_01-2026_-_jose_eduardo.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Exmo. Sr. Prefeito do Município de Gália/SP.</t>
   </si>
   <si>
+    <t>200996</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200996/requerimento_parlamentar_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo do Município de Gália/SP.</t>
+  </si>
+  <si>
+    <t>201011</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201011/requerimento_parlamentar_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações.</t>
+  </si>
+  <si>
     <t>200963</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200963/projeto_de_lei_n001-26reajuste_empregados_10_2026_final.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº001/2026 - GP. DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL DOS EMPREGADOS PUBLICOS E COMISSIONADOS DO MUNICÍPIO DE GÁLIA/SP, VINCULADOS AO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>200964</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200964/projeto_de_lei_n002-26reajuste_vale_alimentacao_2026_final.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 002/2026 - GP. ALTERA A LEI Nº. 2215/2023 E DÁ OUTRAS PROVIDENCIAS.</t>
@@ -330,172 +498,217 @@
   <si>
     <t>OFICIO Nº005/2025 - GP. DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL - RGA NA REMUNERAÇÃO DOS SERVIDORES PUBLICOS MUNICIPAIS VINCULADOS AO PODER LEGISLATIVO DO MUNICÍPIO DE GÁLIA/SP.</t>
   </si>
   <si>
     <t>200970</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200970/projeto_de_lei_no006-26anistia_banco_de_horas_negativo_final.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 010/2026 - GP. ENCAMINHA PROJETO DE LEI 006/2026. DISPÕE SOBRE ANISTIA DO BANCO DE HORAS NEGATIVO DOS DOS EMPREGADOS PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE GÁLIA/SP QUE FORAM IMPOSSILBILITADOS DE EXERCEREM SUAS ATIVIDADES LABORATIVAS REGULARES DURANTE O PERIODO DE VIGÊNCIA DO ESTADO DE CALAMIDADE PÚBLICA RELACVIONADO A EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL RELACIONADSA AO CORONAVÍRUS (COVID - 19)</t>
   </si>
   <si>
     <t>200971</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200971/projeto_de_lei_n007-26concessao_uso_bem_publico_familia_baixa_renda_final.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 017/2026 - ENCAMINHA PROJETO DE LEI Nº007/2026. AUTORIZA O PODER EXECUTIVO A PROCEDER A CONCESSÃO DE AUTORIZAÇÃO DE USO GRATUITO DE BEM PUBLICO À FAMÍLIA EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>200976</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200976/oficiono023-26-plno008-26-assinado.pdf</t>
   </si>
   <si>
     <t>Oficio nº 023/2026 - GP. Encaminha Projeto de Lei 008/2026. Dispõe sobre a alteração de metas e valores e diretrizes ao PPA 2026/2029, LDO para 2026, e a abertura de credito adicional especial ao orçamento de 2026.</t>
   </si>
   <si>
     <t>200978</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200978/projeto_de_lei_no009-26altera_a_lei_2814-24_e_revoga_a_lei_2835-24assinado.pdf</t>
   </si>
   <si>
     <t>Oficio nº. 024/2026 - GP. Encaminha Projeto de Lei 009/2026. Dispõe sobre a alteração da redação do art. 3º. da Lei Municipal nº2814-24 e revoga a lei nº. 2.835-24.</t>
   </si>
   <si>
     <t>200981</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200981/projeto_de_lei_n010-26readaptacao_funcional_final_1.pdf</t>
   </si>
   <si>
     <t>Oficio nº. 028/2026 - GP. Encaminha Projeto de Lei 010/2026. Dispõe sobre a Readaptação Funcional dos empregados públicos municipais efetivos do município de Gália.</t>
   </si>
   <si>
     <t>200982</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200982/projeto_de_lei_n011-26concessao_horario_especial_pcd-assinado.pdf</t>
   </si>
   <si>
     <t>Oficio nº. 029/2026 - GP. Encaminha Projeto de Lei 011/2026. Dispõe sobre a concessão de horário especial e redução de jornada de trabalho aos empregados publicos municipais com deficiencia ou que tenham dependentes, sob sua responsabilidade na mesma condição.</t>
   </si>
   <si>
     <t>200984</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200984/projeto_de_lei_n012-26altera_lei_2.915-25sistema_municipal_de_cultura_final.pdf</t>
   </si>
   <si>
     <t>Oficio nº 032/2026 - GP. Encaminha Projeto de Lei 012/2026. Altera a Lei municipal nº. 2915 de 11 de novembro de 2025 (Sistema Municipal de Cultura do Município de Gália)</t>
   </si>
   <si>
     <t>200989</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200989/projeto_de_lei_n013-26altera_lei_2.862-25_funcoes_-_alimentacao_escolar_assinado_1.pdf</t>
   </si>
   <si>
     <t>Oficio nº 034/2026 - GP. Encaminha Projeto de Lei 013/2026. Altera o artigo 21 fa Lei Municipal nº 2862, de 31 de janeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>200990</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200990/projeto_de_lei_014-26-assinado.pdf</t>
   </si>
   <si>
     <t>Oficio nº035/2026 - GP. Encaminha Projeto de Lei 014/2026. Revoga integralmente a lei municipal nº. 2.701 de 27 de setembro de 2022.</t>
   </si>
   <si>
+    <t>201010</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201010/projeto_de_lei_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 047/2.026 – GP. que encaminha o PROJETO DE LEI N.º 015/2026 DE 08 DE ABRIL DE 2.026.“DISPÕE SOBRE A ALTERAÇÃO DE METAS E VALORES E DIRETRIZES AO PPA 2026/2029, LDO PARA 2026, E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR AO ORÇAMENTO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>201016</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201016/projeto_ldo_2027_com_anexos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2.027 E DÁ OUTRAS PROVIDÊNCIAS - PROJETO LEI Nº 016/2026._x000D_
+DE 28 DE ABRIL DE 2026. - Oficio nº. 052/2.026 – GP</t>
+  </si>
+  <si>
+    <t>201013</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201013/projeto_de_lei_complementar_n001-26altera_o_novo_codigo_tributario.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO Nº 050/2026 - GP. ENCAMINHA  PROJETO DE LEI COMPLEMENTAR Nº. 001/2026. ALTERA A REDAÇÃO DO ARTIGO 61 E ACRESCENTA O § 1º, § 2º, INCISOS I, II, III, IV E § 3º, BEM COMO ALTERA O TEXTO DO INCISO I DO ARTIGO 169 DA LEI COMPLEMENTAR MUNICIPAL Nº 60, DE 12 DE NOVEMBRO DE 2025- CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE GÁLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>200980</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>RR</t>
   </si>
   <si>
     <t>Resposta de Requerimento</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200980/oficio_no025-26_-_resposta_requerimento_parlamentar_001-26-assinado.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº025-26(RESPOSTA AO REQUERIMENTO PARLAMENTAR 01/2026)</t>
+  </si>
+  <si>
+    <t>200998</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200998/oficio_046-26_-_resposta_requerimento_parlamentar_002-26.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 046/2026 – GP_x000D_
+Assunto: resposta Requerimento Parlamentar nº 002/2026.</t>
+  </si>
+  <si>
+    <t>201012</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201012/resposta_de_requerimento_assiando.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Resposta ao Oficio nº. 01/2026 – C.F.O.C.M.G. – Requisita Informações.</t>
   </si>
   <si>
     <t>200975</t>
   </si>
   <si>
     <t>OP</t>
   </si>
   <si>
     <t>Ofícios ao Presidente</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200975/2026_-_oficios_secretaria_de_financas_001-2026.pdf</t>
   </si>
   <si>
     <t>Encaminha Informações sobre a formalização de repasses ao terceiro setor - no exercício de 2026 até a presente data - Oficio n.º 001/2026</t>
   </si>
   <si>
     <t>200977</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200977/2025_-_lrf_executivo_6_bimestre_oficio_requisitorio_da_camara.pdf</t>
   </si>
   <si>
     <t>Oficio/Sec.Finan. n.º 002/2026_x000D_
 Assunto: Solicita Cessão do Plenário</t>
+  </si>
+  <si>
+    <t>200997</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200997/prestacao_de_contas_poder_legislativo_2025.pdf</t>
+  </si>
+  <si>
+    <t>Oficio/Sec.Finan. n.º 003/2026_x000D_
+Assunto: Encaminha a prestação de contas do exercício financeiro de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -799,66 +1012,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200968/projeto_de_lei_n._01-2026_-_rga_-_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200969/projeto_de_lei_n._02-2026_-_alteracao_da_lei_de_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200974/projeto_de_lei_n._03-2026_-_aumento_do_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200983/projeto_de_lei_n._04-2026_-_transporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200986/projeto_de_resolucao_n_01-2026_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200987/projeto_de_resolucao_n_02-2026_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200988/emenda_n._01_ao_projeto_de_lei_n._04-2026_-_cm.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200973/indicacao_parlamentar_n_01-2026_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200979/indicacao_parlamentar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200985/indicacao_parlamentar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200991/indicacao_parlamentar_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200992/indicacao_parlamentar_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200993/indicacao_parlamentar_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200994/indicacao_parlamentar_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200995/mocao_n_01-2026_-_augusto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200972/requerimento_parlamentar_n_01-2026_-_jose_eduardo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200963/projeto_de_lei_n001-26reajuste_empregados_10_2026_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200964/projeto_de_lei_n002-26reajuste_vale_alimentacao_2026_final.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200965/projeto_de_lei_n003-26altera_lei_2.862-25_funcoes_-_ref._meio_ambiente_final_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200966/oficio004-26-projeto_de_lei_004-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200967/projeto_de_lei_n005-26rga_servidores_camara_2026_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200970/projeto_de_lei_no006-26anistia_banco_de_horas_negativo_final.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200971/projeto_de_lei_n007-26concessao_uso_bem_publico_familia_baixa_renda_final.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200976/oficiono023-26-plno008-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200978/projeto_de_lei_no009-26altera_a_lei_2814-24_e_revoga_a_lei_2835-24assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200981/projeto_de_lei_n010-26readaptacao_funcional_final_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200982/projeto_de_lei_n011-26concessao_horario_especial_pcd-assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200984/projeto_de_lei_n012-26altera_lei_2.915-25sistema_municipal_de_cultura_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200989/projeto_de_lei_n013-26altera_lei_2.862-25_funcoes_-_alimentacao_escolar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200990/projeto_de_lei_014-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200980/oficio_no025-26_-_resposta_requerimento_parlamentar_001-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200975/2026_-_oficios_secretaria_de_financas_001-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200977/2025_-_lrf_executivo_6_bimestre_oficio_requisitorio_da_camara.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200968/projeto_de_lei_n._01-2026_-_rga_-_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200969/projeto_de_lei_n._02-2026_-_alteracao_da_lei_de_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200974/projeto_de_lei_n._03-2026_-_aumento_do_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200983/projeto_de_lei_n._04-2026_-_transporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201008/projeto_de_lei_n._05-2026_-_fixacao_dos_subsidios_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201014/projeto_de_lei_n._06-2026_-_entrega_de_medicacao_em_domicilio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200986/projeto_de_resolucao_n_01-2026_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200987/projeto_de_resolucao_n_02-2026_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201009/projeto_de_resolucao_n_03-2026_-_subsidios.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200988/emenda_n._01_ao_projeto_de_lei_n._04-2026_-_cm.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200973/indicacao_parlamentar_n_01-2026_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200979/indicacao_parlamentar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200985/indicacao_parlamentar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200991/indicacao_parlamentar_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200992/indicacao_parlamentar_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200993/indicacao_parlamentar_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200994/indicacao_parlamentar_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200999/indicacao_parlamentar_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201000/indicacao_parlamentar_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201001/indicacao_parlamentar_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201002/indicacao_parlamentar_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201003/indicacao_parlamentar_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201004/indicacao_parlamentar_n_13-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201005/indicacao_parlamentar_n_14-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201006/indicacao_parlamentar_n_15-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201007/indicacao_parlamentar_n_16-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201015/indicacao_parlamentar_n_17-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200995/mocao_n_01-2026_-_augusto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200972/requerimento_parlamentar_n_01-2026_-_jose_eduardo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200996/requerimento_parlamentar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201011/requerimento_parlamentar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200963/projeto_de_lei_n001-26reajuste_empregados_10_2026_final.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200964/projeto_de_lei_n002-26reajuste_vale_alimentacao_2026_final.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200965/projeto_de_lei_n003-26altera_lei_2.862-25_funcoes_-_ref._meio_ambiente_final_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200966/oficio004-26-projeto_de_lei_004-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200967/projeto_de_lei_n005-26rga_servidores_camara_2026_final.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200970/projeto_de_lei_no006-26anistia_banco_de_horas_negativo_final.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200971/projeto_de_lei_n007-26concessao_uso_bem_publico_familia_baixa_renda_final.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200976/oficiono023-26-plno008-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200978/projeto_de_lei_no009-26altera_a_lei_2814-24_e_revoga_a_lei_2835-24assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200981/projeto_de_lei_n010-26readaptacao_funcional_final_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200982/projeto_de_lei_n011-26concessao_horario_especial_pcd-assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200984/projeto_de_lei_n012-26altera_lei_2.915-25sistema_municipal_de_cultura_final.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200989/projeto_de_lei_n013-26altera_lei_2.862-25_funcoes_-_alimentacao_escolar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200990/projeto_de_lei_014-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201010/projeto_de_lei_015-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201016/projeto_ldo_2027_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201013/projeto_de_lei_complementar_n001-26altera_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200980/oficio_no025-26_-_resposta_requerimento_parlamentar_001-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200998/oficio_046-26_-_resposta_requerimento_parlamentar_002-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201012/resposta_de_requerimento_assiando.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200975/2026_-_oficios_secretaria_de_financas_001-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200977/2025_-_lrf_executivo_6_bimestre_oficio_requisitorio_da_camara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200997/prestacao_de_contas_poder_legislativo_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -958,831 +1171,1398 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
         <v>40</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="E17" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="F17" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="E18" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F18" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" t="s">
         <v>82</v>
       </c>
-      <c r="E19" t="s">
+      <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
+      </c>
+      <c r="F20" t="s">
         <v>82</v>
       </c>
-      <c r="E20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" t="s">
         <v>82</v>
       </c>
-      <c r="E21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B23" t="s">
-[...14 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>106</v>
       </c>
       <c r="D25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" t="s">
+        <v>57</v>
+      </c>
+      <c r="F25" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H25" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>110</v>
       </c>
       <c r="D26" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" t="s">
+        <v>57</v>
+      </c>
+      <c r="F26" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F27" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H27" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>118</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F28" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H28" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
         <v>122</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>123</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="E30" t="s">
-        <v>83</v>
+        <v>128</v>
       </c>
       <c r="F30" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="E31" t="s">
-        <v>83</v>
+        <v>128</v>
       </c>
       <c r="F31" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
       <c r="D32" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" t="s">
+        <v>128</v>
+      </c>
+      <c r="F32" t="s">
+        <v>82</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="E32" t="s">
+      <c r="H32" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
+        <v>138</v>
+      </c>
+      <c r="E33" t="s">
+        <v>139</v>
+      </c>
+      <c r="F33" t="s">
         <v>140</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="F33" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
+        <v>138</v>
+      </c>
+      <c r="E34" t="s">
+        <v>139</v>
+      </c>
+      <c r="F34" t="s">
         <v>140</v>
       </c>
-      <c r="E34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
         <v>145</v>
       </c>
-      <c r="H34" t="s">
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
         <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" t="s">
+        <v>138</v>
+      </c>
+      <c r="E35" t="s">
+        <v>139</v>
+      </c>
+      <c r="F35" t="s">
+        <v>140</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" t="s">
+        <v>138</v>
+      </c>
+      <c r="E36" t="s">
+        <v>139</v>
+      </c>
+      <c r="F36" t="s">
+        <v>140</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" t="s">
+        <v>138</v>
+      </c>
+      <c r="E37" t="s">
+        <v>139</v>
+      </c>
+      <c r="F37" t="s">
+        <v>140</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H37" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" t="s">
+        <v>138</v>
+      </c>
+      <c r="E38" t="s">
+        <v>139</v>
+      </c>
+      <c r="F38" t="s">
+        <v>140</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H38" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>77</v>
+      </c>
+      <c r="D39" t="s">
+        <v>138</v>
+      </c>
+      <c r="E39" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39" t="s">
+        <v>140</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H39" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>161</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" t="s">
+        <v>138</v>
+      </c>
+      <c r="E40" t="s">
+        <v>139</v>
+      </c>
+      <c r="F40" t="s">
+        <v>140</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" t="s">
+        <v>138</v>
+      </c>
+      <c r="E41" t="s">
+        <v>139</v>
+      </c>
+      <c r="F41" t="s">
+        <v>140</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H41" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>90</v>
+      </c>
+      <c r="D42" t="s">
+        <v>138</v>
+      </c>
+      <c r="E42" t="s">
+        <v>139</v>
+      </c>
+      <c r="F42" t="s">
+        <v>140</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" t="s">
+        <v>138</v>
+      </c>
+      <c r="E43" t="s">
+        <v>139</v>
+      </c>
+      <c r="F43" t="s">
+        <v>140</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H43" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" t="s">
+        <v>138</v>
+      </c>
+      <c r="E44" t="s">
+        <v>139</v>
+      </c>
+      <c r="F44" t="s">
+        <v>140</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H44" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>102</v>
+      </c>
+      <c r="D45" t="s">
+        <v>138</v>
+      </c>
+      <c r="E45" t="s">
+        <v>139</v>
+      </c>
+      <c r="F45" t="s">
+        <v>140</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H45" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" t="s">
+        <v>140</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H46" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>110</v>
+      </c>
+      <c r="D47" t="s">
+        <v>138</v>
+      </c>
+      <c r="E47" t="s">
+        <v>139</v>
+      </c>
+      <c r="F47" t="s">
+        <v>140</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>114</v>
+      </c>
+      <c r="D48" t="s">
+        <v>138</v>
+      </c>
+      <c r="E48" t="s">
+        <v>139</v>
+      </c>
+      <c r="F48" t="s">
+        <v>140</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H48" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>138</v>
+      </c>
+      <c r="E49" t="s">
+        <v>189</v>
+      </c>
+      <c r="F49" t="s">
+        <v>140</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H49" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>193</v>
+      </c>
+      <c r="D50" t="s">
+        <v>194</v>
+      </c>
+      <c r="E50" t="s">
+        <v>195</v>
+      </c>
+      <c r="F50" t="s">
+        <v>140</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>199</v>
+      </c>
+      <c r="D51" t="s">
+        <v>194</v>
+      </c>
+      <c r="E51" t="s">
+        <v>195</v>
+      </c>
+      <c r="F51" t="s">
+        <v>140</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>203</v>
+      </c>
+      <c r="D52" t="s">
+        <v>194</v>
+      </c>
+      <c r="E52" t="s">
+        <v>195</v>
+      </c>
+      <c r="F52" t="s">
+        <v>140</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H52" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>206</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>207</v>
+      </c>
+      <c r="E53" t="s">
+        <v>208</v>
+      </c>
+      <c r="F53" t="s">
+        <v>140</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H53" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>211</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>207</v>
+      </c>
+      <c r="E54" t="s">
+        <v>208</v>
+      </c>
+      <c r="F54" t="s">
+        <v>140</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H54" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" t="s">
+        <v>207</v>
+      </c>
+      <c r="E55" t="s">
+        <v>208</v>
+      </c>
+      <c r="F55" t="s">
+        <v>140</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>