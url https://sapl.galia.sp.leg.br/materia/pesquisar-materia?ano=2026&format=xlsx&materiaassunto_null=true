--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="220">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -126,50 +126,62 @@
   <si>
     <t>201008</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201008/projeto_de_lei_n._05-2026_-_fixacao_dos_subsidios_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS VINCULADOS AO PODER EXECUTIVO DO MUNICÍPIO DE GÁLIA/SP, OU SEJA, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, PARA A 20.ª LEGISLATURA (2029 – 2032), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201014</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201014/projeto_de_lei_n._06-2026_-_entrega_de_medicacao_em_domicilio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega domiciliar gratuita de medicamentos de uso contínuo para pessoas com deficiência, acamadas ou idosas do Município de Gália/SP.</t>
   </si>
   <si>
+    <t>201017</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201017/projeto_de_lei_n_07-2026-cm_-_gratificacoes_20260505_13252896.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÕES PARA OS SERVIDORES DESIGNADOS A EXERCEREM OS SERVIÇOS AUXILIARES DA CÂMARA MUNICIPAL DE GÁLIA/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>200986</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Plenário - PNR</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200986/projeto_de_resolucao_n_01-2026_-_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei de Proteção de Dados (LGPD) no âmbito da Câmara Municipal de Gália/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>200987</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200987/projeto_de_resolucao_n_02-2026_-_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Institui a OUVIDORIA LEGISLATIVA da Câmara Municipal de Gália/SP, e dá outras providências.</t>
@@ -241,53 +253,50 @@
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200991/indicacao_parlamentar_n_04-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE UMA BALANÇA DIGITAL PARA PESAGEM DE VEÍCULOS DE CARGA (CAMINHÕES).</t>
   </si>
   <si>
     <t>200992</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200992/indicacao_parlamentar_n_05-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE EM VIA PÚBLICA.</t>
   </si>
   <si>
     <t>200993</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200993/indicacao_parlamentar_n_06-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE BEBEDOURO PÚBLICO NA PRAÇA CARLOS PEREIRA CARDOSO.</t>
   </si>
   <si>
     <t>200994</t>
-  </si>
-[...1 lines deleted...]
-    <t>7</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200994/indicacao_parlamentar_n_07-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOSÉ GUTIERREZ.</t>
   </si>
   <si>
     <t>200999</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Emerson Wander Cazzo</t>
   </si>
   <si>
     <t>http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200999/indicacao_parlamentar_n_08-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA PEDRO MARONEZI, ESQUINA COM A TRAVESSA LUIZ GONZAGA VOLPONI, JARDIM DAS AMOREIRAS.</t>
   </si>
   <si>
     <t>201000</t>
   </si>
@@ -1012,56 +1021,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200968/projeto_de_lei_n._01-2026_-_rga_-_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200969/projeto_de_lei_n._02-2026_-_alteracao_da_lei_de_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200974/projeto_de_lei_n._03-2026_-_aumento_do_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200983/projeto_de_lei_n._04-2026_-_transporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201008/projeto_de_lei_n._05-2026_-_fixacao_dos_subsidios_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201014/projeto_de_lei_n._06-2026_-_entrega_de_medicacao_em_domicilio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200986/projeto_de_resolucao_n_01-2026_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200987/projeto_de_resolucao_n_02-2026_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201009/projeto_de_resolucao_n_03-2026_-_subsidios.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200988/emenda_n._01_ao_projeto_de_lei_n._04-2026_-_cm.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200973/indicacao_parlamentar_n_01-2026_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200979/indicacao_parlamentar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200985/indicacao_parlamentar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200991/indicacao_parlamentar_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200992/indicacao_parlamentar_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200993/indicacao_parlamentar_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200994/indicacao_parlamentar_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200999/indicacao_parlamentar_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201000/indicacao_parlamentar_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201001/indicacao_parlamentar_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201002/indicacao_parlamentar_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201003/indicacao_parlamentar_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201004/indicacao_parlamentar_n_13-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201005/indicacao_parlamentar_n_14-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201006/indicacao_parlamentar_n_15-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201007/indicacao_parlamentar_n_16-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201015/indicacao_parlamentar_n_17-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200995/mocao_n_01-2026_-_augusto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200972/requerimento_parlamentar_n_01-2026_-_jose_eduardo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200996/requerimento_parlamentar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201011/requerimento_parlamentar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200963/projeto_de_lei_n001-26reajuste_empregados_10_2026_final.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200964/projeto_de_lei_n002-26reajuste_vale_alimentacao_2026_final.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200965/projeto_de_lei_n003-26altera_lei_2.862-25_funcoes_-_ref._meio_ambiente_final_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200966/oficio004-26-projeto_de_lei_004-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200967/projeto_de_lei_n005-26rga_servidores_camara_2026_final.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200970/projeto_de_lei_no006-26anistia_banco_de_horas_negativo_final.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200971/projeto_de_lei_n007-26concessao_uso_bem_publico_familia_baixa_renda_final.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200976/oficiono023-26-plno008-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200978/projeto_de_lei_no009-26altera_a_lei_2814-24_e_revoga_a_lei_2835-24assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200981/projeto_de_lei_n010-26readaptacao_funcional_final_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200982/projeto_de_lei_n011-26concessao_horario_especial_pcd-assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200984/projeto_de_lei_n012-26altera_lei_2.915-25sistema_municipal_de_cultura_final.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200989/projeto_de_lei_n013-26altera_lei_2.862-25_funcoes_-_alimentacao_escolar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200990/projeto_de_lei_014-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201010/projeto_de_lei_015-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201016/projeto_ldo_2027_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201013/projeto_de_lei_complementar_n001-26altera_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200980/oficio_no025-26_-_resposta_requerimento_parlamentar_001-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200998/oficio_046-26_-_resposta_requerimento_parlamentar_002-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201012/resposta_de_requerimento_assiando.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200975/2026_-_oficios_secretaria_de_financas_001-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200977/2025_-_lrf_executivo_6_bimestre_oficio_requisitorio_da_camara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200997/prestacao_de_contas_poder_legislativo_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200968/projeto_de_lei_n._01-2026_-_rga_-_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200969/projeto_de_lei_n._02-2026_-_alteracao_da_lei_de_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200974/projeto_de_lei_n._03-2026_-_aumento_do_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200983/projeto_de_lei_n._04-2026_-_transporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201008/projeto_de_lei_n._05-2026_-_fixacao_dos_subsidios_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201014/projeto_de_lei_n._06-2026_-_entrega_de_medicacao_em_domicilio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201017/projeto_de_lei_n_07-2026-cm_-_gratificacoes_20260505_13252896.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200986/projeto_de_resolucao_n_01-2026_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200987/projeto_de_resolucao_n_02-2026_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201009/projeto_de_resolucao_n_03-2026_-_subsidios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200988/emenda_n._01_ao_projeto_de_lei_n._04-2026_-_cm.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200973/indicacao_parlamentar_n_01-2026_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200979/indicacao_parlamentar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200985/indicacao_parlamentar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200991/indicacao_parlamentar_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200992/indicacao_parlamentar_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200993/indicacao_parlamentar_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200994/indicacao_parlamentar_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200999/indicacao_parlamentar_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201000/indicacao_parlamentar_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201001/indicacao_parlamentar_n_10-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201002/indicacao_parlamentar_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201003/indicacao_parlamentar_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201004/indicacao_parlamentar_n_13-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201005/indicacao_parlamentar_n_14-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201006/indicacao_parlamentar_n_15-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201007/indicacao_parlamentar_n_16-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201015/indicacao_parlamentar_n_17-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200995/mocao_n_01-2026_-_augusto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200972/requerimento_parlamentar_n_01-2026_-_jose_eduardo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200996/requerimento_parlamentar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201011/requerimento_parlamentar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200963/projeto_de_lei_n001-26reajuste_empregados_10_2026_final.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200964/projeto_de_lei_n002-26reajuste_vale_alimentacao_2026_final.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200965/projeto_de_lei_n003-26altera_lei_2.862-25_funcoes_-_ref._meio_ambiente_final_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200966/oficio004-26-projeto_de_lei_004-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200967/projeto_de_lei_n005-26rga_servidores_camara_2026_final.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200970/projeto_de_lei_no006-26anistia_banco_de_horas_negativo_final.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200971/projeto_de_lei_n007-26concessao_uso_bem_publico_familia_baixa_renda_final.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200976/oficiono023-26-plno008-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200978/projeto_de_lei_no009-26altera_a_lei_2814-24_e_revoga_a_lei_2835-24assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200981/projeto_de_lei_n010-26readaptacao_funcional_final_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200982/projeto_de_lei_n011-26concessao_horario_especial_pcd-assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200984/projeto_de_lei_n012-26altera_lei_2.915-25sistema_municipal_de_cultura_final.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200989/projeto_de_lei_n013-26altera_lei_2.862-25_funcoes_-_alimentacao_escolar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200990/projeto_de_lei_014-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201010/projeto_de_lei_015-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201016/projeto_ldo_2027_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201013/projeto_de_lei_complementar_n001-26altera_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200980/oficio_no025-26_-_resposta_requerimento_parlamentar_001-26-assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200998/oficio_046-26_-_resposta_requerimento_parlamentar_002-26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/201012/resposta_de_requerimento_assiando.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200975/2026_-_oficios_secretaria_de_financas_001-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200977/2025_-_lrf_executivo_6_bimestre_oficio_requisitorio_da_camara.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.galia.sp.leg.br/media/sapl/public/materialegislativa/2026/200997/prestacao_de_contas_poder_legislativo_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H55"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1223,1288 +1232,1314 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" t="s">
         <v>56</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E17" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" t="s">
         <v>85</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>89</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" t="s">
+        <v>85</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>60</v>
+      </c>
+      <c r="E22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" t="s">
+        <v>85</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>101</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>105</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F25" t="s">
+        <v>85</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>109</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" t="s">
+        <v>85</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D26" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>113</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>60</v>
+      </c>
+      <c r="E27" t="s">
+        <v>61</v>
+      </c>
+      <c r="F27" t="s">
+        <v>85</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D27" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>117</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>60</v>
+      </c>
+      <c r="E28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>121</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
+        <v>60</v>
+      </c>
+      <c r="E29" t="s">
+        <v>61</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="E29" t="s">
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
+        <v>125</v>
+      </c>
+      <c r="E30" t="s">
+        <v>126</v>
+      </c>
+      <c r="F30" t="s">
+        <v>62</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="E30" t="s">
+      <c r="H30" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>130</v>
+      </c>
+      <c r="E31" t="s">
         <v>131</v>
       </c>
-      <c r="B31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H31" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F32" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H32" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D33" t="s">
+        <v>130</v>
+      </c>
+      <c r="E33" t="s">
+        <v>131</v>
+      </c>
+      <c r="F33" t="s">
+        <v>85</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="E33" t="s">
+      <c r="H33" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>141</v>
+      </c>
+      <c r="E34" t="s">
+        <v>142</v>
+      </c>
+      <c r="F34" t="s">
         <v>143</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H34" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E35" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F35" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H35" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F36" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H36" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D37" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E37" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F37" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H37" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E38" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F38" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H38" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>158</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="D39" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E39" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F39" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H39" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>161</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D40" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F40" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H40" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>164</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H41" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D42" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E42" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F42" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>168</v>
       </c>
       <c r="H42" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>170</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D43" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E43" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F43" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H43" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>173</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D44" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E44" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F44" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H44" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>176</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D45" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E45" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F45" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>177</v>
       </c>
       <c r="H45" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>179</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D46" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E46" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F46" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H46" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>182</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D47" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E47" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F47" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H47" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>185</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D48" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H48" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>188</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="D49" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E49" t="s">
+        <v>142</v>
+      </c>
+      <c r="F49" t="s">
+        <v>143</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="F49" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>141</v>
+      </c>
+      <c r="E50" t="s">
         <v>192</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="F50" t="s">
+        <v>143</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D50" t="s">
+      <c r="H50" t="s">
         <v>194</v>
-      </c>
-[...10 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>196</v>
+      </c>
+      <c r="D51" t="s">
+        <v>197</v>
+      </c>
+      <c r="E51" t="s">
         <v>198</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="F51" t="s">
+        <v>143</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>202</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>197</v>
+      </c>
+      <c r="E52" t="s">
+        <v>198</v>
+      </c>
+      <c r="F52" t="s">
+        <v>143</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D52" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>206</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
+        <v>197</v>
+      </c>
+      <c r="E53" t="s">
+        <v>198</v>
+      </c>
+      <c r="F53" t="s">
+        <v>143</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="E53" t="s">
+      <c r="H53" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>210</v>
+      </c>
+      <c r="E54" t="s">
         <v>211</v>
       </c>
-      <c r="B54" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F54" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H54" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>214</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F55" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H55" t="s">
         <v>216</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" t="s">
+        <v>210</v>
+      </c>
+      <c r="E56" t="s">
+        <v>211</v>
+      </c>
+      <c r="F56" t="s">
+        <v>143</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H56" t="s">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2519,50 +2554,51 @@
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>